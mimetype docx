--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,315 +5,270 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>能源行业工作总结模板</w:t>
+        <w:t>代理记账行业工作总结模板</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据国家能源局的工作部署和要求，我司坚持能源安全新战略，深入推进能源革命，不断提升能源供给保障能力和绿色发展水平。现将本年度工作总结如下：</w:t>
+        <w:t>一、工作概述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、生产经营稳步增长</w:t>
+        <w:t>过去一年，我单位认真贯彻落实国家关于代理记账业发展的方针政策和监管要求，积极推动代理记账业规范健康发展，在服务中小微企业、市场监管、标准化建设、人才培养等方面取得了显著成效。全年代理记账业业务收入达到一百亿元，服务企业达到五十万家，为服务中小微企业、促进经济发展作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳中求进工作总基调，优化生产组织，实现生产经营稳步增长。本年度发电量达到500亿千瓦时，同比增长8%；供热量达到2000万吉焦，同比增长10%。营业收入达到150亿元，同比增长12%；实现利润总额20亿元，同比增长15%。装机容量达到1000万千瓦，其中火电装机600万千瓦，水电装机200万千瓦，风电装机100万千瓦，光伏装机100万千瓦。清洁能源装机占比达到40%，清洁能源发电量占比达到35%。设备利用小时数达到5000小时，设备可用率达到95%。供电煤耗下降到300克/千瓦时，厂用电率下降到5%。</w:t>
+        <w:t>在服务中小微企业方面，我们积极引导代理记账业服务中小微企业，帮助企业规范财务管理。发展了代理记账服务，为企业提供会计核算服务。发展了税务代理服务，为企业提供税务申报服务。发展了财务咨询服务，为企业提供财务管理建议。全年服务企业达到五十万家，其中代理记账服务三十万家，税务代理服务十五万家，财务咨询服务五万家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、安全生产常抓不懈</w:t>
+        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强代理记账市场监管。开展了代理记账业专项整治行动，重点整治无证经营、违规执业等问题。建立了代理记账机构信用档案，实施了信用分级分类监管。规范了代理记账执业行为，保护了委托人合法权益。全年共检查代理记账机构一千家，整改问题机构一百五十家，查处违法违规案件八十起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持安全第一理念，加强安全生产管理。建立健全安全生产责任制，签订安全生产责任书，明确安全责任。开展安全教育培训，培训员工50000人次。开展安全检查，检查设备10000台次，排查安全隐患2000项，整改率达到100%。开展应急演练，组织应急演练24次。建设安全设施，安全设施投入达到1亿元。加强设备安全管理，建立设备技术档案，实施设备定期检测制度。加强作业安全管理，实施作业许可制度，开展作业风险分析。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化一级企业认证。</w:t>
+        <w:t>在标准化建设方面，我们积极推进代理记账业标准化建设，提高服务质量。制定了代理记账服务标准，规范了服务行为。开展了代理记账服务质量提升行动，引导机构提高服务质量。建立了代理记账服务质量评价体系，实施了服务质量监测。全年代理记账服务满意度达到百分之九十，较上年提升五个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、绿色发展深入推进</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持绿色发展理念，推进能源转型。发展清洁能源，新增风电装机50万千瓦，新增光伏装机50万千瓦。清洁能源装机占比从35%提升到40%。开展超低排放改造，改造火电机组300万千瓦，超低排放机组占比达到95%。开展节能改造，改造火电机组200万千瓦，供电煤耗下降5克/千瓦时。开展碳捕集利用与封存（CCUS）示范项目，年捕集二氧化碳10万吨。碳排放强度下降8%，能耗强度下降6%。获得绿色电厂称号、节能减排示范企业称号。</w:t>
+        <w:t>（一）业务规模稳步增长。我们积极推动代理记账业发展，业务规模稳步增长。全年代理记账业业务收入达到一百亿元，较上年增长百分之十。服务企业达到五十万家，较上年增加五万家。代理记账机构达到一万家，较上年增加五百家。代理记账从业人员达到十万人，较上年增加五千人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、科技创新成果丰硕</w:t>
+        <w:t>（二）服务中小微企业成效显著。我们积极引导代理记账业服务中小微企业，帮助企业规范财务管理。全年服务企业达到五十万家，其中代理记账服务三十万家，帮助企业规范了会计核算。税务代理服务十五万家，帮助企业正确申报纳税。财务咨询服务五万家，帮助企业改善财务管理。代理记账业服务中小微企业能力显著提升，为中小微企业规范发展作出了积极贡献。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加大科技创新投入，提升核心竞争力。本年度研发投入达到5亿元，占营收比例达到3.3%。研发团队规模达到500人，其中高级工程师100人，博士20人。开展研发项目50项，完成研发项目40项。申请专利150项，其中发明专利80项，获得专利授权100项。获得科技进步奖8项，其中省级科技进步奖3项。建设研发平台，建成省级企业技术中心、省级工程技术研究中心。开展产学研合作，与8所高校建立合作关系，联合培养人才50人。推进数字化转型，建设智能电厂，智能电厂占比达到30%。建设新能源集控中心，实现新能源场站集中监控。</w:t>
+        <w:t>（三）市场监管持续加强。我们坚持依法监管、从严监管，加强代理记账市场监管。开展了代理记账业专项整治行动，重点整治无证经营、违规执业等问题。建立了代理记账机构信用档案，实施了信用分级分类监管。规范了代理记账执业行为，保护了委托人合法权益。全年共检查代理记账机构一千家，整改问题机构一百五十家，查处违法违规案件八十起，市场秩序持续好转。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、经营管理不断优化</w:t>
+        <w:t>（四）标准化建设成效显著。我们积极推进代理记账业标准化建设，提高服务质量。制定了代理记账服务标准，规范了服务行为。开展了代理记账服务质量提升行动，引导机构提高服务质量。建立了代理记账服务质量评价体系，实施了服务质量监测。全年代理记账服务满意度达到百分之九十，较上年提升五个百分点，服务质量明显提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强经营管理，提升经营效益。完善经营管理制度，制定经营管理手册，明确经营管理流程。加强全面预算管理，实施预算控制，预算执行率达到95%。加强成本管理，实施成本控制，成本下降5%。加强资金管理，优化资金结构，资金成本下降10%。加强采购管理，实施集中采购，采购成本下降8%。加强合同管理，合同履约率达到100%。加强风险管理，建立风险预警机制，风险可控。推进精益管理，实施精益项目100项，节约成本5000万元。</w:t>
+        <w:t>（五）人才培养成效显著。我们高度重视代理记账人才培养工作，加强人才队伍建设。组织开展了代理记账人员培训，培训人员达二万人次。建立了代理记账人员资质认证体系，规范了从业资格管理。举办了代理记账技能大赛，选拔了一批优秀技能人才。全年新增持证代理记账人员三千名，从业人员持证率达到百分之七十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、供电供热保障有力</w:t>
+        <w:t>三、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强供电供热保障，履行社会责任。保障电力供应，发电量完成年度计划的105%，保障电网安全稳定运行。保障热力供应，供热量完成年度计划的110%，保障居民采暖需求。参与电力调峰，调峰电量达到50亿千瓦时，保障电网安全。参与电力辅助服务，辅助服务收益达到2亿元。做好迎峰度夏、迎峰度冬工作，保障电力供应。做好重大活动保电工作，保障重大活动电力供应。做好应急保电工作，建设应急电源，保障应急供电。</w:t>
+        <w:t>一是服务质量参差不齐，部分机构服务质量不高。二是市场监管需要加强，无证经营问题时有发生。三是专业人才短缺，队伍建设有待加强。四是标准化程度不高，服务标准执行不够严格。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才300人，其中高级人才30人。员工总数达到10000人，其中专业技术人员3000人，管理人员500人。开展员工培训，全年培训员工50000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到90%，员工流失率控制在5%以下。</w:t>
-[...29 lines deleted...]
-        <w:t>继续坚持能源安全新战略，推进能源革命。发展清洁能源，提升清洁能源占比。加强安全生产管理，确保安全生产。推进绿色发展，实现节能减排。加大科技创新投入，提升核心竞争力。加强经营管理，提升经营效益。加强供电供热保障，履行社会责任。加强人才队伍建设，打造高素质团队。</w:t>
+        <w:t>下一步，我们将继续推动代理记账业规范健康发展，更好服务中小微企业。一是服务中小微企业，帮助规范财务管理。二是加强市场监管，规范市场秩序。三是推进标准化建设，提高服务质量。四是加强人才培养，提高队伍素质。五是完善自律机制，推动诚信发展。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>