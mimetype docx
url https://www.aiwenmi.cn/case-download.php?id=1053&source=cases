--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>农业行业工作总结模板</w:t>
+        <w:t>知识产权行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据农业农村部的工作部署和要求，我司坚持农业农村优先发展，深入推进乡村振兴战略，不断提升农业现代化水平和农产品供给保障能力。现将本年度工作总结如下：</w:t>
+        <w:t>知识产权行业作为现代服务业的重要组成部分，在推动科技创新、促进经济发展方面发挥着不可替代的作用。本年度，我单位紧紧围绕国家知识产权战略部署，深入贯彻落实知识产权强国建设纲要，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、农业生产稳步增长</w:t>
+        <w:t>一、知识产权创造工作成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持农业现代化发展方向，优化农业生产结构，实现农业生产稳步增长。本年度粮食产量达到50万吨，同比增长5%；蔬菜产量达到20万吨，同比增长8%；水果产量达到10万吨，同比增长10%；肉类产量达到5万吨，同比增长6%。农业产值达到30亿元，同比增长10%；实现利润总额3亿元，同比增长12%。耕地面积达到50万亩，其中高标准农田30万亩。农机总动力达到10万千瓦，农业机械化率达到85%。农产品加工转化率达到70%，农产品加工业产值达到50亿元。</w:t>
+        <w:t>全年共完成专利申请代理服务一万二千余件，其中发明专利申请四千五百件，实用新型专利申请五千八百件，外观设计专利申请一千七百余件。发明专利授权率达到百分之六十八，较上年提高五个百分点。商标注册申请代理服务八千余件，商标注册成功率达到百分之八十五。著作权登记代理服务三千余件，涵盖软件著作权、作品著作权等多个领域。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、农业科技创新成效显著</w:t>
+        <w:t>在知识产权创造质量提升方面，我们积极引导创新主体开展高价值专利培育工作，协助企业建立专利导航机制，开展专利布局分析，有效提升了专利申请的质量和价值。全年共协助企业完成高价值专利组合培育项目十五个，培育高价值专利三百余件，为企业技术创新提供了有力支撑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加大农业科技创新投入，提升农业科技水平。本年度研发投入达到1亿元，占营收比例达到3.3%。研发团队规模达到200人，其中高级职称人员50人。开展研发项目30项，完成研发项目25项。申请专利80项，其中发明专利40项，获得专利授权50项。获得农业科技奖5项，其中省级农业科技奖2项。建设研发平台，建成省级农业科技园区、省级农业工程技术研究中心。开展产学研合作，与5所农业高校建立合作关系，联合培养人才30人。推广农业新技术，推广面积达到20万亩。推广农业新品种，推广面积达到15万亩。</w:t>
+        <w:t>二、知识产权运用工作稳步推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、农业产业化经营深入推进</w:t>
+        <w:t>知识产权运营转化工作取得新突破。全年完成专利转让许可交易三百余件，交易金额达五千余万元。商标转让交易一百二十余件，交易金额一千五百余万元。知识产权质押融资服务成效显著，协助企业完成知识产权质押融资贷款二十余笔，融资金额达两亿余元，有效解决了中小微企业融资难问题。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司推进农业产业化经营，提升农业产业化水平。建设农业产业化基地，基地面积达到20万亩。建设农产品加工园区，园区面积达到1000亩，入园企业达到50家。建设农产品冷链物流设施，冷库容量达到10万吨。建设农产品交易市场，市场面积达到500亩，年交易额达到20亿元。发展农业产业化联合体，联合体成员达到100家。发展订单农业，订单面积达到10万亩。发展品牌农业，注册农产品品牌20个，获得地理标志认证产品5个。发展绿色农业，获得绿色食品认证产品30个，有机食品认证产品10个。</w:t>
+        <w:t>知识产权证券化工作取得实质性进展，参与完成知识产权证券化项目两个，发行规模达三亿元，为创新型企业开辟了新的融资渠道。知识产权保险工作稳步推进，协助企业投保知识产权保险五十余件，保险金额达八千余万元，为企业知识产权保护提供了风险保障。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、农业机械化水平不断提升</w:t>
+        <w:t>三、知识产权保护工作全面加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司推进农业机械化，提升农业机械化水平。农机总动力达到10万千瓦，农业机械化率达到85%。拥有大中型拖拉机500台，联合收割机300台，插秧机200台，植保无人机50架。建设农机合作社10个，农机服务面积达到30万亩。开展农机培训，培训农机手1000人次。开展农机维修服务，建设农机维修网点20个。开展农机安全检查，检查农机5000台次，排查安全隐患200项，整改率达到100%。全年未发生重大农机安全事故，农机安全生产形势稳定。</w:t>
+        <w:t>知识产权维权援助工作深入开展。全年受理知识产权维权援助申请三百余件，提供法律咨询意见书二百余份，协助企业应对知识产权诉讼案件八十余件，胜诉率达到百分之七十五。知识产权纠纷调解工作成效显著，成功调解知识产权纠纷一百二十余件，调解成功率达到百分之八十二。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、农产品质量安全不断加强</w:t>
+        <w:t>知识产权行政执法配合工作有序开展，配合市场监管部门开展知识产权执法行动五十余次，协助查处知识产权侵权案件三十余件，涉案金额达五百余万元。知识产权海关保护工作取得新成效，协助企业办理知识产权海关备案六十余件，配合海关查扣侵权嫌疑货物二十余批次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强农产品质量安全管理，保障农产品质量安全。建立健全农产品质量安全管理制度，制定农产品质量安全手册，明确质量安全责任。建设农产品质量检测中心，配备检测设备，开展农产品质量检测，检测样品10000份，检测合格率达到99%。建设农产品追溯体系，实现农产品全程追溯，追溯产品达到50种。建设农产品标准化生产基地，基地面积达到10万亩。开展农产品质量安全培训，培训农民10000人次。开展农产品质量安全检查，检查生产基地100个，发现质量安全问题50项，整改率达到100%。获得农产品质量安全示范企业称号。</w:t>
+        <w:t>四、知识产权服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、农业社会化服务不断完善</w:t>
+        <w:t>知识产权公共服务平台建设取得新进展，完成平台升级改造，新增在线申请、进度查询、费用缴纳等功能，平台访问量突破五十万次，在线办理业务量达三万余件。知识产权信息服务能力不断提升，完成专利检索分析报告五百余份，商标监测报告三百余份，为创新主体提供了精准的信息服务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司开展农业社会化服务，提升农业服务水平。建设农业社会化服务中心10个，配备服务人员200人。开展农机作业服务，服务面积达到30万亩。开展农技推广服务，服务农户10000户。开展农资供应服务，供应农资10万吨。开展农产品销售服务，销售农产品20万吨。开展农业金融服务，发放农业贷款1亿元。开展农业保险服务，承保农业保险面积20万亩。开展农业信息服务，建设农业信息平台，发布农业信息10000条。农业社会化服务收入达到2亿元。</w:t>
+        <w:t>知识产权培训工作深入开展，全年举办各类知识产权培训班三十余期，培训人员达五千余人次。知识产权宣传普及工作持续推进，开展知识产权进企业、进园区、进校园活动二十余次，发放宣传资料两万余份，有效提升了全社会知识产权意识。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才100人，其中高级人才10人。员工总数达到2000人，其中专业技术人员500人，管理人员100人。开展员工培训，全年培训员工10000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在10%以下。</w:t>
+        <w:t>当前工作中仍存在一些问题：一是高价值专利培育力度有待加强，部分企业专利质量意识不强；二是知识产权运营转化渠道有待拓宽，专利转化率偏低；三是知识产权维权成本较高，维权周期较长；四是专业人才队伍建设有待加强，高端人才相对匮乏。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持农业现代化发展方向，推进乡村振兴战略实施。加大农业科技创新投入，提升农业科技水平。推进农业产业化经营，提升农业产业化水平。推进农业机械化，提升农业机械化水平。加强农产品质量安全管理，保障农产品质量安全。开展农业社会化服务，提升农业服务水平。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
+        <w:t>下一步，我们将继续深入实施知识产权战略，加大高价值专利培育力度，完善知识产权运营服务体系，强化知识产权保护力度，加强人才队伍建设，推动知识产权事业高质量发展，为建设知识产权强国贡献力量。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>