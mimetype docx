--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>餐饮行业工作总结模板</w:t>
+        <w:t>专利代理行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据商务部的工作部署和要求，我司坚持服务消费者、服务经济社会的理念，深入推进餐饮业转型升级，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
+        <w:t>专利代理行业是连接创新与保护的重要桥梁，在推动科技创新、促进成果转化方面发挥着关键作用。本年度，我单位深入贯彻专利代理行业发展规划，不断提升专业服务水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳步增长</w:t>
+        <w:t>一、专利申请代理业务持续增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入20亿元，同比增长15%；实现利润总额2亿元，同比增长18%。门店总数达到200家，其中直营店150家，加盟店50家。营业面积达到10万平方米，同比增长10%。客流量达到2000万人次，同比增长20%。客单价达到80元，同比增长5%。会员数量达到100万人，同比增长25%。会员消费占比达到50%。外卖销售额达到5亿元，同比增长40%，外卖销售占比达到25%。翻台率达到3次/日，同比增长10%。顾客满意度达到95%，顾客回头率达到60%。</w:t>
+        <w:t>全年共完成专利申请代理八千余件，其中发明专利申请三千五百件，实用新型专利申请三千八百件，外观设计专利申请七百余件。发明专利授权率达到百分之六十五，实用新型专利授权率达到百分之八十八，外观设计专利授权率达到百分之九十二。专利申请质量稳步提升，发明专利平均授权周期缩短至十八个月。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、食品安全管理不断加强</w:t>
+        <w:t>PCT国际专利申请代理完成五百余件，涉及美国、欧洲、日本、韩国等二十余个国家和地区。巴黎公约途径国外专利申请代理完成三百余件，国际专利布局能力显著增强。专利分案申请代理完成一百余件，专利优先权要求代理完成二百余件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持食品安全第一理念，加强食品安全管理。建立健全食品安全管理制度，制定食品安全手册，明确食品安全责任。建设食品安全管理体系，通过ISO22000食品安全管理体系认证、HACCP危害分析与关键控制点体系认证。加强食材采购管理，建立供应商准入制度，审核供应商500家，合格供应商达到400家。加强食材检验检测，检测食材10000批次，检测合格率达到99.5%。加强食品加工管理，建立食品加工操作规范，开展食品加工培训，培训员工20000人次。加强食品储存管理，建立食品储存标准，确保食品储存安全。加强食品销售管理，建立食品销售追溯制度，实现食品全程追溯。开展食品安全检查，检查门店200家，发现食品安全问题200项，整改率达到100%。全年未发生重大食品安全事故，食品安全形势稳定。获得食品安全示范企业称号、食品安全诚信企业称号。</w:t>
+        <w:t>二、专利审查意见答复工作成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、菜品研发创新持续推进</w:t>
+        <w:t>专利审查意见答复工作深入开展。全年完成发明专利审查意见答复三千余件，答复成功率达到百分之七十二。实用新型专利审查意见答复完成八百余件，答复成功率百分之八十五。外观设计专利审查意见答复完成三百余件，答复成功率百分之九十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强菜品研发创新，提升菜品竞争力。建设菜品研发中心，配备研发人员50人。开展菜品研发，研发新菜品200道，上市新菜品100道。开展菜品测试，测试菜品500道，上市菜品通过率达到20%。开展菜品标准化，制定菜品标准100道，实现菜品标准化生产。开展菜品成本控制，优化菜品配方，菜品成本下降5%。开展菜品营养分析，分析菜品营养成分，推出健康菜品50道。开展菜品文化挖掘，挖掘菜品文化内涵，推出特色菜品30道。获得菜品创新奖10项，其中省级菜品创新奖3项。</w:t>
+        <w:t>专利复审请求代理完成二百余件，复审成功率百分之四十五。专利无效宣告请求代理完成一百余件，无效成功率百分之五十二。专利行政诉讼代理完成五十余件，诉讼胜诉率百分之六十八。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、服务质量持续提升</w:t>
+        <w:t>三、专利分析评议服务工作稳步推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务培训中心，配备培训师20人。开展服务培训，培训员工20000人次。开展服务检查，检查门店200家，发现服务问题500项，整改率达到100%。开展服务评比，评选优秀服务员100名。开展顾客满意度调查，顾客满意度达到95%。处理顾客投诉1000件，投诉处理满意率达到98%。开展顾客关怀活动，关怀顾客50万人次。建设会员体系，会员数量达到100万人，会员消费占比达到50%。获得省级服务业名牌称号、省级消费者满意单位称号。</w:t>
+        <w:t>专利导航服务工作取得新成效。完成专利导航项目十五个，涉及新一代信息技术、生物医药、高端装备制造等重点产业领域。专利布局分析报告完成八十余份，为企业技术创新提供战略指导。专利预警分析报告完成六十余份，有效规避知识产权风险。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、门店运营管理不断优化</w:t>
+        <w:t>专利价值评估工作深入开展。完成专利价值评估报告一百二十余份，评估专利资产总额达三十余亿元。专利技术尽职调查完成三十余项，为技术交易提供专业支持。专利许可谈判服务完成二十余项，协助企业达成专利许可协议金额达五亿余元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强门店运营管理，提升门店运营效率。完善门店运营标准，制定门店运营手册，明确运营流程。开展门店巡检，巡检门店200家，发现运营问题400项，整改率达到100%。开展门店培训，培训员工20000人次。开展门店评比，评选优秀门店20家。优化门店布局，调整门店布局50家，提升门店形象。推进门店数字化，建设智慧门店50家，实现门店数字化管理。推进门店自动化，建设智能厨房20个，实现厨房自动化运营。门店运营效率提升15%，门店运营成本下降10%。获得省级餐饮示范店称号20家。</w:t>
+        <w:t>四、专利运营转化服务工作取得突破</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、供应链管理不断加强</w:t>
+        <w:t>专利转让许可服务成效显著。完成专利转让代理三百余件，转让金额达八千余万元。专利许可代理完成二百余件，许可费用达六千余万元。专利质押融资服务完成三十余笔，融资金额达三亿余元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强供应链管理，提升供应链效率。优化供应链网络，建设中央厨房5个，中央厨房面积达到5万平方米。建设配送中心10个，配送中心面积达到2万平方米。优化食材采购，食材采购成本下降8%。优化库存管理，库存周转率提升15%，库存成本下降10%。优化物流配送，配送时效提升20%，配送成本下降10%。推进供应链数字化，建设供应链管理系统，实现供应链全程可视化。推进供应链协同，与核心供应商建立战略合作关系，实现供应链协同。供应链响应速度提升30%，供应链成本下降5%。</w:t>
+        <w:t>专利池建设工作取得新进展。参与组建产业专利池三个，入池专利达五百余件。专利标准化工作深入推进，参与制定国家标准五项、行业标准八项。专利技术转化服务平台建设取得成效，平台注册用户达五千余家，发布专利技术信息一万余条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才200人，其中高级人才20人。员工总数达到5000人，其中专业技术人员500人，管理人员200人。开展员工培训，全年培训员工20000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在15%以下。</w:t>
+        <w:t>当前工作中存在的主要问题：一是高端专利代理人才相对匮乏，人才培养体系有待完善；二是专利代理服务质量参差不齐，部分代理机构存在低价竞争现象；三是专利运营转化服务能力有待加强，专利转化率偏低；四是国际专利代理业务拓展不足，国际化服务能力有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进餐饮业转型升级。加强食品安全管理，确保食品安全。加强菜品研发创新，提升菜品竞争力。加强服务质量，提升顾客满意度。加强门店运营管理，提升门店运营效率。加强供应链管理，提升供应链效率。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
+        <w:t>下一步，我们将继续加强专利代理能力建设，完善人才培养体系，提升服务质量，拓展国际业务，推动专利代理行业高质量发展，更好地服务创新驱动发展战略。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>