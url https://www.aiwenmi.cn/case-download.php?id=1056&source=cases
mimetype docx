--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>旅游行业工作总结模板</w:t>
+        <w:t>版权代理行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据文化和旅游部的工作部署和要求，我司坚持服务游客、服务经济社会发展的理念，深入推进旅游业转型升级，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
+        <w:t>版权代理行业是文化产业发展的助推器，在保护创作者权益、促进文化繁荣方面发挥着重要作用。本年度，我单位认真贯彻落实著作权法律法规，不断提升版权服务水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳步增长</w:t>
+        <w:t>一、版权登记代理业务稳步发展</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入15亿元，同比增长20%；实现利润总额1.5亿元，同比增长25%。接待游客量达到500万人次，同比增长25%。其中，国内游客450万人次，入境游客50万人次。景区门票收入达到5亿元，同比增长15%。旅游服务收入达到8亿元，同比增长25%。旅游商品收入达到2亿元，同比增长30%。会员数量达到50万人，同比增长30%。会员消费占比达到40%。线上销售额达到3亿元，同比增长40%，线上销售占比达到20%。游客满意度达到95%，游客回头率达到35%。</w:t>
+        <w:t>全年共完成著作权登记代理服务五千余件，其中作品著作权登记三千件，涵盖文字作品、美术作品、音乐作品、影视作品、软件著作权等多个类别。软件著作权登记代理完成一千五百件，作品著作权登记代理完成一千件，其他类型著作权登记代理完成五百件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、景区管理持续提升</w:t>
+        <w:t>版权合同备案代理服务完成三百余件，包括著作权转让合同备案、著作权专有许可合同备案等。版权质押登记代理完成五十余件，质押金额达五千余万元。版权继承登记代理完成三十余件，有效保护了著作权人的合法权益。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强景区管理，提升景区品质。完善景区管理制度，制定景区管理手册，明确管理流程。开展景区环境整治，整治面积10万平方米，提升景区环境品质。开展景区设施维护，维护设施500项，设施完好率达到98%。开展景区安全管理，排查安全隐患200项，整改率达到100%。开展景区服务管理，培训服务人员2000人次，服务人员合格率达到95%。开展景区游客管理，建设游客流量监控系统，实现游客流量实时监控。开展景区秩序管理，建设景区秩序维护队伍，维护景区秩序。景区游客满意度达到95%，景区游客回头率达到40%。获得国家5A级旅游景区称号、省级文明景区称号。</w:t>
+        <w:t>二、版权运营服务工作深入开展</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、旅游产品创新持续推进</w:t>
+        <w:t>版权交易服务取得新成效。完成版权交易代理一百余件，交易金额达三千余万元。版权许可代理完成二百余件，许可费用达二千余万元。版权转让代理完成八十余件，转让金额达一千五百余万元。版权合作开发代理完成三十余件，合作项目涉及影视、游戏、动漫等多个领域。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强旅游产品创新，提升产品竞争力。建设旅游产品研发中心，配备研发人员30人。开展旅游产品研发，研发新产品50个，上市新产品30个。开展旅游产品测试，测试产品100个，上市产品通过率达到30%。开展旅游产品标准化，制定产品标准20个，实现产品标准化服务。开展旅游产品成本控制，优化产品组合，产品成本下降5%。开展旅游产品文化挖掘，挖掘产品文化内涵，推出文化产品20个。开展旅游产品体验优化，优化产品体验，游客体验满意度达到95%。获得旅游产品创新奖5项，其中省级旅游产品创新奖2项。</w:t>
+        <w:t>版权价值评估工作稳步推进。完成版权价值评估报告八十余份，评估版权资产总额达八亿余元。版权资产证券化工作取得探索性进展，参与完成版权资产证券化项目一个，发行规模达一亿元。版权保险代理完成五十余件，保险金额达三千余万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、服务质量持续提升</w:t>
+        <w:t>三、版权保护维权工作全面加强</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务培训中心，配备培训师10人。开展服务培训，培训员工5000人次。开展服务检查，检查服务网点50个，发现服务问题100项，整改率达到100%。开展服务评比，评选优秀服务员50名。开展游客满意度调查，游客满意度达到95%。处理游客投诉500件，投诉处理满意率达到98%。开展游客关怀活动，关怀游客50万人次。建设会员体系，会员数量达到50万人，会员消费占比达到40%。获得省级服务业名牌称号、省级消费者满意单位称号。</w:t>
+        <w:t>版权维权代理工作深入开展。全年代理版权侵权诉讼案件八十余件，胜诉率达到百分之七十。版权行政投诉代理完成五十余件，查处侵权案件四十余件。版权网络维权代理完成一百余件，删除侵权链接五千余条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、智慧旅游建设深入推进</w:t>
+        <w:t>版权纠纷调解工作取得新进展。参与版权纠纷调解六十余件，调解成功率达到百分之七十五。版权仲裁代理完成二十余件，仲裁胜诉率百分之六十五。版权维权援助服务覆盖企业一百五十余家，提供法律咨询意见书二百余份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加快智慧旅游建设，提升智慧旅游水平。建设智慧景区，实现景区智慧化管理，智慧景区覆盖率达到100%。建设智慧票务系统，实现网上购票、电子票务，网上购票率达到70%。建设智慧导览系统，实现景区智慧导览，导览服务覆盖率达到100%。建设智慧停车系统，实现景区智慧停车，停车服务能力达到5000车位。建设智慧监控系统，实现景区智慧监控，监控覆盖率达到100%。建设智慧应急系统，实现景区智慧应急，应急响应时间缩短50%。建设智慧数据中心，实现景区数据汇聚分析，数据应用能力显著提升。智慧旅游投入达到5000万元，智慧旅游水平显著提升。</w:t>
+        <w:t>四、版权信息服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、安全管理不断加强</w:t>
+        <w:t>版权检索分析能力不断提升。完成版权检索报告五百余份，版权分析报告一百余份，版权风险评估报告五十余份。版权数据库建设工作取得新进展，建立版权案例库收录典型案例一千余件，建立版权法规库收录法规文件三百余份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训员工5000人次。开展安全检查，检查景区50个，排查安全隐患500项，整改率达到100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到2000万元。加强游客安全管理，建设游客安全提示系统，发布安全提示1000条。加强特种设备安全管理，检测特种设备200台，设备合格率达到100%。加强食品安全管理，检测食品500批次，检测合格率达到99%。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化企业认证。</w:t>
+        <w:t>版权培训宣传工作深入开展。举办版权培训班十五期，培训人员达二千余人次。开展版权宣传活动十次，发放宣传资料五千余份。版权咨询服务热线接听咨询电话三千余次，在线咨询服务回复咨询信息五千余条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才100人，其中高级人才10人。员工总数达到2000人，其中专业技术人员300人，管理人员100人。开展员工培训，全年培训员工5000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到85%，员工流失率控制在10%以下。</w:t>
+        <w:t>当前工作中存在的主要问题：一是版权登记效率有待提高，登记周期较长；二是版权交易市场不够活跃，版权价值实现渠道有限；三是版权维权成本较高，维权效果有待提升；四是版权服务信息化水平有待加强，服务便捷性需要提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进旅游业转型升级。加强景区管理，提升景区品质。加强旅游产品创新，提升产品竞争力。加强服务质量，提升游客满意度。推进智慧旅游建设，提升智慧旅游水平。加强安全管理，确保安全生产。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
+        <w:t>下一步，我们将继续加强版权服务能力建设，提升服务效率，拓展服务领域，加强信息化建设，推动版权代理行业高质量发展，更好地服务文化产业发展。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>