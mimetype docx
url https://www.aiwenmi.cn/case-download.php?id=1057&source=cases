--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>酒店行业工作总结模板</w:t>
+        <w:t>翻译行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据文化和旅游部的工作部署和要求，我司坚持服务宾客、服务经济社会的理念，深入推进酒店业转型升级，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
+        <w:t>翻译行业是国际交流合作的重要桥梁，在促进文化传播、推动经济发展方面发挥着不可替代的作用。本年度，我单位认真贯彻落实翻译服务国家标准，不断提升翻译质量和服务水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳步增长</w:t>
+        <w:t>一、翻译业务规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入10亿元，同比增长12%；实现利润总额1.5亿元，同比增长15%。酒店总数达到50家，其中五星级酒店10家，四星级酒店20家，精品酒店20家。客房总数达到5000间，同比增长10%。客房入住率达到75%，同比增长5个百分点。平均房价达到500元，同比增长8%。RevPAR（每间可供出租客房收入）达到375元，同比增长15%。餐饮收入达到3亿元，同比增长10%。会议收入达到1亿元，同比增长15%。会员数量达到100万人，同比增长20%。会员消费占比达到50%。线上销售额达到2亿元，同比增长30%，线上销售占比达到20%。宾客满意度达到95%，宾客回头率达到40%。</w:t>
+        <w:t>全年共完成翻译项目八千余个，翻译字数达两亿五千万字。其中笔译项目六千五百个，翻译字数两亿字；口译项目一千五百个，服务时长三万小时。翻译语种涵盖英语、日语、韩语、法语、德语、俄语、西班牙语、阿拉伯语等三十余种语言，小语种翻译业务占比达到百分之十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、服务质量持续提升</w:t>
+        <w:t>翻译服务领域不断拓展。法律翻译项目完成八百余个，涉及合同、法规、判决书等法律文书翻译。金融翻译项目完成六百余个，涉及年报、招股书、研究报告等金融文件翻译。科技翻译项目完成一千余个，涉及专利、论文、技术文档等科技资料翻译。医学翻译项目完成四百余个，涉及药品说明书、临床试验报告等医学文件翻译。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务培训中心，配备培训师20人。开展服务培训，培训员工10000人次。开展服务检查，检查酒店50家，发现服务问题500项，整改率达到100%。开展服务评比，评选优秀服务员100名。开展宾客满意度调查，宾客满意度达到95%。处理宾客投诉1000件，投诉处理满意率达到98%。开展宾客关怀活动，关怀宾客50万人次。建设会员体系，会员数量达到100万人，会员消费占比达到50%。建设宾客数据分析系统，分析宾客行为，精准服务。获得省级服务业名牌称号、省级消费者满意单位称号。</w:t>
+        <w:t>二、翻译质量管理成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、客房管理不断优化</w:t>
+        <w:t>翻译质量管理体系不断完善。建立翻译质量标准体系，制定翻译质量检查标准三十余项。实施翻译质量三级审核制度，翻译差错率控制在万分之三以内。建立翻译质量追溯机制，实现翻译质量全程可追溯。翻译客户满意度达到百分之九十五，较上年提高三个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强客房管理，提升客房品质。完善客房管理制度，制定客房管理手册，明确管理流程。开展客房清洁管理，培训客房服务人员2000人次，客房清洁合格率达到99%。开展客房设施维护，维护客房设施5000项，设施完好率达到98%。开展客房用品管理，优化客房用品配置，客房用品成本下降5%。开展客房安全管理，排查客房安全隐患200项，整改率达到100%。开展客房环境管理，提升客房环境品质，客房环境满意度达到96%。客房服务效率提升10%，客房服务成本下降8%。获得省级绿色客房称号20家。</w:t>
+        <w:t>翻译术语管理工作深入开展。建立行业术语库，收录专业术语五十万余条。建立客户专属术语库五十余个，收录客户专属术语五万余条。术语标准化工作取得新进展，参与制定行业术语标准五项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、餐饮管理持续提升</w:t>
+        <w:t>三、翻译技术创新工作稳步推进</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强餐饮管理，提升餐饮品质。完善餐饮管理制度，制定餐饮管理手册，明确管理流程。开展餐饮食品安全管理，检测食品1000批次，检测合格率达到99.5%。开展餐饮菜品研发，研发新菜品100道，上市新菜品50道。开展餐饮服务管理，培训餐饮服务人员1000人次，餐饮服务合格率达到98%。开展餐饮成本控制，优化餐饮成本结构，餐饮成本下降5%。开展餐饮环境管理，提升餐饮环境品质，餐饮环境满意度达到95%。餐饮收入达到3亿元，同比增长10%。获得省级餐饮示范店称号10家。</w:t>
+        <w:t>翻译技术应用能力不断提升。引进计算机辅助翻译系统，翻译效率提高百分之三十。建立翻译记忆库，收录翻译记忆句对一千万余条。应用机器翻译技术，完成机器翻译后编辑项目五百余个。开发翻译管理系统，实现翻译项目全程信息化管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、会议服务不断加强</w:t>
+        <w:t>翻译人才培养工作取得新成效。开展翻译培训三十余期，培训翻译人员一千余人次。组织翻译资格考试辅导，通过率达到百分之七十五。建立翻译实习基地，培养翻译实习生二百余人。引进高端翻译人才二十余人，翻译团队专业能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强会议服务，提升会议服务品质。完善会议服务制度，制定会议服务手册，明确服务流程。建设会议设施，会议设施面积达到1万平方米，会议室数量达到100间。开展会议服务培训，培训会议服务人员500人次，会议服务合格率达到98%。开展会议设备维护，维护会议设备200项，设备完好率达到99%。开展会议安全管理，排查会议安全隐患50项，整改率达到100%。会议服务收入达到1亿元，同比增长15%。会议服务满意度达到96%。获得省级会议服务示范单位称号。</w:t>
+        <w:t>四、翻译服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、安全管理不断加强</w:t>
+        <w:t>翻译服务流程不断优化。建立翻译项目管理制度，实现翻译项目规范化管理。建立翻译服务响应机制，紧急项目响应时间缩短至两小时。建立翻译服务跟踪机制，客户问题处理及时率达到百分之九十八。翻译服务投诉处理满意率达到百分之九十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训员工10000人次。开展安全检查，检查酒店50家，排查安全隐患500项，整改率达到100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到2000万元。加强消防安全管理，检测消防设施500项，设施合格率达到100%。加强食品安全管理，检测食品1000批次，检测合格率达到99.5%。加强治安安全管理，建设治安监控系统，监控覆盖率达到100%。全年未发生重大安全事故，安全生产形势稳定。获得安全生产标准化企业认证。</w:t>
+        <w:t>翻译服务领域拓展取得新进展。拓展同声传译服务，完成同传项目二百余个。拓展本地化翻译服务，完成软件本地化项目一百余个。拓展字幕翻译服务，完成影视字幕翻译项目三百余个。拓展网站本地化服务，完成网站本地化项目八十余个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才200人，其中高级人才20人。员工总数达到3000人，其中专业技术人员500人，管理人员200人。开展员工培训，全年培训员工10000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到88%，员工流失率控制在12%以下。</w:t>
+        <w:t>当前工作中存在的主要问题：一是高端翻译人才相对短缺，特别是小语种专业翻译人才匮乏；二是翻译技术应用深度不够，机器翻译质量有待提高；三是翻译服务标准化程度不高，服务质量参差不齐；四是翻译行业竞争激烈，低价竞争现象较为普遍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进酒店业转型升级。加强服务质量，提升宾客满意度。加强客房管理，提升客房品质。加强餐饮管理，提升餐饮品质。加强会议服务，提升会议服务品质。加强安全管理，确保安全生产。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
+        <w:t>下一步，我们将继续加强翻译能力建设，培养高端翻译人才，深化翻译技术应用，提升服务质量，推动翻译行业高质量发展，更好地服务国际交流合作。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>