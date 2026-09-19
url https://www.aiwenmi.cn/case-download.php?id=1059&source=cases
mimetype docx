--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>法律行业工作总结模板</w:t>
+        <w:t>包装行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据司法部的工作部署和要求，我司坚持服务人民、服务法治建设的理念，深入推进法律服务行业发展，不断提升服务质量和专业水平。现将本年度工作总结如下：</w:t>
+        <w:t>包装行业是现代制造业的重要配套产业，在保护商品、促进销售方面发挥着关键作用。本年度，我单位认真贯彻落实包装产业发展规划，不断提升包装设计和技术水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、业务发展稳步增长</w:t>
+        <w:t>一、包装生产规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现业务稳步增长。本年度办理案件5000件，同比增长15%。其中，民事诉讼案件3000件，刑事诉讼案件500件，行政诉讼案件200件，非诉讼法律事务1300件。服务客户10000人次，同比增长20%。营业收入达到2亿元，同比增长18%；实现利润总额5000万元，同比增长20%。律师人数达到200人，同比增长10%。其中，合伙人律师50人，资深律师80人，初级律师70人。案件胜诉率达到85%，客户满意度达到95%。案件处理效率提升15%，案件处理周期缩短10%。获得省级优秀律师事务所称号。</w:t>
+        <w:t>全年共完成包装产值八亿元，较上年增长百分之十五。其中纸质包装产值三亿元，塑料包装产值二亿五千万元，金属包装产值一亿五千万元，玻璃包装产值五千万元，其他包装产值五千万元。包装产量达到五亿件，其中纸箱产量二亿件，塑料包装产量一亿五千万件，金属包装产量五千万件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、专业能力持续提升</w:t>
+        <w:t>包装设备更新改造取得新进展。引进全自动包装生产线三条，高速印刷机五台，模切机十台。设备投资总额达八千万元，设备自动化水平显著提升。包装生产线智能化改造完成五条，生产效率提高百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强专业能力建设，提升法律服务水平。完善专业培训制度，制定培训计划，明确培训内容。开展专业培训，培训律师2000人次。开展案例研讨，研讨案例200个。开展业务交流，组织业务交流50次。开展专业学习，学习新法律法规100部。建设专业团队，建设专业团队10个，其中民商事团队、刑事团队、行政团队、知识产权团队、公司法团队、金融团队、房地产团队、劳动法团队、涉外法律团队、非诉讼团队。建设专业数据库，收录案例10000个，收录法规10000部。专业能力显著提升，专业服务水平显著增强。获得省级专业能力建设先进单位称号。</w:t>
+        <w:t>二、包装设计创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、服务质量不断优化</w:t>
+        <w:t>包装设计能力不断提升。完成包装设计项目一千余个，其中产品包装设计六百个，品牌包装设计二百个，礼品包装设计二百个。包装设计获奖项目达五十余个，其中国际设计奖五项，国内设计奖二十项，行业设计奖二十五项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务质量管理体系，通过ISO9001质量管理体系认证。开展服务质量检查，检查案件5000件，发现服务质量问题100项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉50件，投诉处理满意率达到98%。开展客户关怀活动，关怀客户1000人次。建设客户管理系统，管理客户信息10000条。建设案件管理系统，管理案件信息5000条。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号。</w:t>
+        <w:t>包装研发工作深入开展。完成包装研发项目二十个，获得专利授权十五项。包装材料研发取得新突破，开发环保型包装材料五种，可降解包装材料三种。包装结构设计创新取得新成效，开发新型包装结构二十余种，包装减量化设计项目完成三十余个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、合规管理不断加强</w:t>
+        <w:t>三、包装质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强合规管理，确保依法执业。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训律师2000人次。开展合规检查，检查案件5000件，发现合规问题50项，整改率达到100%。开展职业道德教育，教育律师2000人次。开展执业纪律教育，教育律师2000人次。建立投诉处理机制，处理投诉50件，投诉处理满意率达到98%。建立违规惩戒机制，惩戒违规律师5人。全年未发生重大违规事件，执业合规率达到99%。获得省级合规管理先进单位称号。</w:t>
+        <w:t>包装质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立包装质量标准体系，制定包装质量检验标准三十余项。实施包装质量全程检验制度，包装产品合格率达到百分之九十九。包装产品客户满意度达到百分之九十二。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、信息化建设深入推进</w:t>
+        <w:t>包装标准化工作深入开展。参与制定国家标准三项，行业标准五项，企业标准十项。包装测试能力不断提升，建立包装测试实验室，完成包装测试项目五百余个。包装安全管理工作取得新成效，通过食品包装安全认证，建立包装安全追溯体系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加快信息化建设，提升信息化水平。建设案件管理系统，实现案件全程管理，案件管理覆盖率达到100%。建设客户管理系统，实现客户信息管理，客户信息管理覆盖率达到100%。建设财务管理系统，实现财务管理信息化，财务管理覆盖率达到100%。建设人力资源系统，实现人力资源管理信息化，人力资源管理覆盖率达到100%。建设办公自动化系统，实现办公自动化，办公自动化覆盖率达到100%。建设知识管理系统，实现知识管理信息化，知识管理覆盖率达到100%。建设数据分析系统，实现数据分析，数据分析能力显著提升。信息化投入达到500万元，信息化水平显著提升。</w:t>
+        <w:t>四、包装服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、社会责任积极履行</w:t>
+        <w:t>包装服务领域不断拓展。食品包装服务完成产值二亿元，饮料包装服务完成产值一亿五千万元，医药包装服务完成产值一亿元，化妆品包装服务完成产值五千万元，电子产品包装服务完成产值八千万元，日用品包装服务完成产值五千万元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司积极履行社会责任，服务法治建设。开展公益法律服务，办理公益案件500件，服务公益客户1000人次。开展法律援助，办理法律援助案件200件，服务法律援助对象200人次。开展普法宣传，举办普法讲座100场，发放普法资料10万份。开展法律咨询，提供法律咨询5000人次。开展法治体检，为100家企业提供法治体检服务。开展法律培训，培训企业法律人员1000人次。开展扶贫帮扶，帮扶贫困户50户。开展捐赠活动，捐赠资金50万元。获得省级公益法律服务先进单位称号。</w:t>
+        <w:t>包装服务模式不断创新。提供包装整体解决方案服务，完成整体包装项目一百余个。提供包装供应链服务，建立包装供应链管理平台。提供包装技术服务，完成包装技术咨询项目二百余个。包装定制服务能力不断提升，完成定制包装项目五百余个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、人才队伍建设成效显著</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强人才队伍建设，打造高素质团队。本年度引进各类人才30人，其中高级人才10人。律师人数达到200人，其中合伙人律师50人，资深律师80人，初级律师70人。开展员工培训，全年培训律师2000人次。完善薪酬激励体系，实施绩效考核制度。加强企业文化建设，开展企业文化活动，增强员工凝聚力。员工满意度达到90%，员工流失率控制在5%以下。</w:t>
+        <w:t>当前工作中存在的主要问题：一是包装创新能力不足，原创设计能力有待提升；二是包装材料环保性能有待提高，绿色包装占比偏低；三是包装产业集中度不高，规模化企业偏少；四是包装标准化程度不足，标准体系有待完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进法律服务行业发展。加强专业能力建设，提升法律服务水平。提升服务质量，增强客户满意度。加强合规管理，确保依法执业。推进信息化建设，提升信息化水平。履行社会责任，服务法治建设。加强人才队伍建设，打造高素质团队。推进企业数字化转型，提升运营效率。</w:t>
+        <w:t>下一步，我们将继续加强包装创新能力建设，推进绿色包装发展，提升包装标准化水平，推动包装行业高质量发展，更好地服务现代制造业发展。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>