--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>咨询行业工作总结模板</w:t>
+        <w:t>服装行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据国家发展和改革委员会的工作部署和要求，我司坚持服务经济社会发展、服务企业发展的理念，深入推进咨询行业发展，不断提升服务质量和专业水平。现将本年度工作总结如下：</w:t>
+        <w:t>服装行业是民生消费的重要领域，在满足人民美好生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实服装产业发展规划，不断提升服装设计和技术水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、业务发展稳步增长</w:t>
+        <w:t>一、服装生产规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现业务稳步增长。本年度服务客户500家，同比增长20%。其中，战略咨询客户100家，管理咨询客户200家，技术咨询客户100家，其他咨询客户100家。营业收入达到5亿元，同比增长15%；实现利润总额1亿元，同比增长18%。咨询顾问人数达到300人，同比增长15%。其中，合伙人50人，资深顾问100人，顾问150人。咨询项目完成量达到1000个，同比增长15%。其中，战略咨询项目200个，管理咨询项目400个，技术咨询项目200个，其他咨询项目200个。客户满意度达到95%，客户回头率达到70%。项目交付准时率达到98%，项目质量合格率达到99%。获得省级优秀咨询机构称号。</w:t>
+        <w:t>全年共完成服装产值十二亿元，较上年增长百分之十二。其中男装产值四亿元，女装产值五亿元，童装产值一亿五千万元，运动服装产值一亿元，其他服装产值五千万元。服装产量达到三千万件，其中梭织服装一千五百万件，针织服装一千二百万件，其他服装三百万件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、专业能力持续提升</w:t>
+        <w:t>服装设备更新改造取得新进展。引进自动化缝制设备二百台，智能吊挂系统五条，立体仓储系统两套。设备投资总额达一亿元，设备自动化水平显著提升。服装生产线智能化改造完成十五条，生产效率提高百分之三十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强专业能力建设，提升咨询服务水平。完善专业培训制度，制定培训计划，明确培训内容。开展专业培训，培训咨询顾问5000人次。开展案例研讨，研讨案例300个。开展业务交流，组织业务交流100次。开展专业学习，学习新理论新方法100项。建设专业团队，建设专业团队10个，其中战略咨询团队、组织咨询团队、人力资源咨询团队、财务咨询团队、营销咨询团队、IT咨询团队、供应链咨询团队、运营咨询团队、风险咨询团队、国际业务咨询团队。建设专业数据库，收录案例5000个，收录方法论500种。专业能力显著提升，专业服务水平显著增强。获得省级专业能力建设先进单位称号。</w:t>
+        <w:t>二、服装设计创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、服务质量不断优化</w:t>
+        <w:t>服装设计能力不断提升。完成服装设计项目五百个，其中时装设计二百个，职业装设计一百个，运动装设计一百个，其他服装设计一百个。服装设计获奖项目达三十余个，其中国际设计奖三项，国内设计奖十五项，行业设计奖十二项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务质量管理体系，通过ISO9001质量管理体系认证。开展服务质量检查，检查项目1000个，发现服务质量问题50项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉20件，投诉处理满意率达到98%。开展客户关怀活动，关怀客户200人次。建设客户管理系统，管理客户信息500条。建设项目管理系统，管理项目信息1000条。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号。</w:t>
+        <w:t>服装研发工作深入开展。完成服装研发项目二十个，获得专利授权十项。服装面料研发取得新突破，开发功能性面料五种，环保型面料三种。服装工艺创新取得新成效，开发新型服装工艺十余种，服装版型优化项目完成五十余个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、知识管理不断加强</w:t>
+        <w:t>三、服装质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强知识管理，提升知识资产价值。完善知识管理制度，制定知识管理手册，明确知识管理流程。建设知识管理系统，实现知识沉淀、知识共享、知识应用。建设知识库，收录案例5000个，收录方法论500种，收录报告模板1000个。开展知识分享，组织知识分享会100次，分享知识1000项。开展知识培训，培训咨询顾问5000人次。开展知识创新，创新方法论50种。知识管理能力显著提升，知识资产价值显著增强。获得省级知识管理先进单位称号。</w:t>
+        <w:t>服装质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立服装质量标准体系，制定服装质量检验标准四十余项。实施服装质量全程检验制度，服装产品合格率达到百分之九十九。服装产品客户满意度达到百分之九十三。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、合规管理不断加强</w:t>
+        <w:t>服装标准化工作深入开展。参与制定国家标准三项，行业标准八项，企业标准十五项。服装检测能力不断提升，建立服装检测实验室，完成服装检测项目二千余个。服装安全管理工作取得新成效，通过生态纺织品认证，建立服装安全追溯体系。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强合规管理，确保依法执业。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训咨询顾问5000人次。开展合规检查，检查项目1000个，发现合规问题20项，整改率达到100%。开展职业道德教育，教育咨询顾问5000人次。开展执业纪律教育，教育咨询顾问5000人次。建立投诉处理机制，处理投诉20件，投诉处理满意率达到98%。建立违规惩戒机制，惩戒违规咨询顾问2人。全年未发生重大违规事件，执业合规率达到99.5%。获得省级合规管理先进单位称号。</w:t>
+        <w:t>四、服装服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、信息化建设深入推进</w:t>
+        <w:t>服装服务领域不断拓展。品牌服装服务完成产值六亿元，定制服装服务完成产值二亿元，工装制服服务完成产值一亿五千万元，服装加工服务完成产值一亿五千万元，服装出口服务完成产值一亿元。服装销售渠道不断拓展，线上销售占比达到百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加快信息化建设，提升信息化水平。建设项目管理系统，实现项目全程管理，项目管理覆盖率达到100%。建设客户管理系统，实现客户信息管理，客户信息管理覆盖率达到100%。建设财务管理系统，实现财务管理信息化，财务管理覆盖率达到100%。建设人力资源系统，实现人力资源管理信息化，人力资源管理覆盖率达到100%。建设办公自动化系统，实现办公自动化，办公自动化覆盖率达到100%。建设知识管理系统，实现知识管理信息化，知识管理覆盖率达到100%。建设数据分析系统，实现数据分析，数据分析能力显著提升。信息化投入达到800万元，信息化水平显著提升。</w:t>
+        <w:t>服装品牌建设工作深入开展。培育服装品牌八个，品牌产品产值占比达到百分之五十。服装品牌推广工作取得新成效，参加国内外服装展会十五次，品牌知名度显著提升。服装品牌价值评估工作完成，品牌价值达五亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、社会责任积极履行</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司积极履行社会责任，服务经济社会发展。开展公益咨询服务，服务公益客户50家。开展咨询培训，培训企业管理人员1000人次。开展管理讲座，举办管理讲座50场，发放管理资料5万份。开展企业诊断，为100家企业提供诊断服务。开展创业辅导，辅导创业企业50家。开展扶贫帮扶，帮扶贫困户20户。开展捐赠活动，捐赠资金20万元。获得省级公益咨询服务先进单位称号。</w:t>
+        <w:t>当前工作中存在的主要问题：一是服装原创设计能力不足，同质化竞争严重；二是服装品牌影响力有限，国际竞争力不强；三是服装智能制造水平有待提升，数字化转型任务艰巨；四是服装人才队伍建设滞后，高端设计人才相对短缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进咨询行业发展。加强专业能力建设，提升咨询服务水平。提升服务质量，增强客户满意度。加强知识管理，提升知识资产价值。加强合规管理，确保依法执业。推进信息化建设，提升信息化水平。履行社会责任，服务经济社会发展。加强人才队伍建设，打造高素质团队。</w:t>
+        <w:t>下一步，我们将继续加强服装创新能力建设，推进服装智能制造发展，加强品牌建设，提升国际竞争力，推动服装行业高质量发展，更好地满足人民美好生活需要。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>