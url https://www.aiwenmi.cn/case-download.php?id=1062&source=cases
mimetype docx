--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>广告行业工作总结模板</w:t>
+        <w:t>鞋帽行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据国家市场监督管理总局的工作部署和要求，我司坚持服务品牌发展、服务经济社会的理念，深入推进广告行业发展，不断提升服务质量和专业水平。现将本年度工作总结如下：</w:t>
+        <w:t>鞋帽行业是民生消费的重要领域，在满足人民日常生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实鞋帽产业发展规划，不断提升设计和技术水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、业务发展稳步增长</w:t>
+        <w:t>一、鞋帽生产规模稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现业务稳步增长。本年度服务客户300家，同比增长15%。其中，品牌客户100家，产品客户150家，其他客户50家。营业收入达到8亿元，同比增长12%；实现利润总额1.2亿元，同比增长15%。广告从业人员达到500人，同比增长10%。其中，创意人员200人，策划人员100人，媒介人员100人，其他人员100人。广告项目完成量达到2000个，同比增长15%。其中，品牌广告项目500个，产品广告项目1000个，其他广告项目500个。客户满意度达到95%，客户回头率达到60%。项目交付准时率达到98%，项目质量合格率达到99%。获得省级优秀广告公司称号。</w:t>
+        <w:t>全年共完成鞋帽产值八亿元，较上年增长百分之十一。其中鞋类产值六亿元，帽类产值二亿元。鞋类产量达到一千万双，其中皮鞋四百万双，运动鞋三百万双，休闲鞋二百万双，其他鞋类一百万双。帽类产量达到五百万顶，其中棒球帽二百万顶，礼帽一百万顶，休闲帽一百五十万顶，其他帽类五十万顶。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、创意能力持续提升</w:t>
+        <w:t>鞋帽设备更新改造取得新进展。引进自动化制鞋设备一百台，智能制帽设备五十台，激光切割设备二十台。设备投资总额达五千万元，设备自动化水平显著提升。鞋帽生产线智能化改造完成十条，生产效率提高百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强创意能力建设，提升广告创意水平。完善创意培训制度，制定培训计划，明确培训内容。开展创意培训，培训创意人员3000人次。开展创意研讨，研讨创意案例500个。开展创意交流，组织创意交流100次。开展创意学习，学习创意方法100种。建设创意团队，建设创意团队10个，其中品牌创意团队、产品创意团队、数字创意团队、视频创意团队、平面创意团队、活动创意团队、公关创意团队、互动创意团队、内容创意团队、整合创意团队。建设创意数据库，收录创意案例10000个，收录创意方法500种。创意能力显著提升，创意水平显著增强。获得省级创意能力建设先进单位称号、省级广告创意奖20项。</w:t>
+        <w:t>二、鞋帽设计创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、策划能力持续提升</w:t>
+        <w:t>鞋帽设计能力不断提升。完成鞋帽设计项目三百个，其中鞋类设计二百个，帽类设计一百个。鞋帽设计获奖项目达二十余个，其中国际设计奖两项，国内设计奖十项，行业设计奖八项。鞋帽设计团队建设取得新成效，引进高端设计人才十人，设计团队专业能力显著增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强策划能力建设，提升广告策划水平。完善策划培训制度，制定培训计划，明确培训内容。开展策划培训，培训策划人员2000人次。开展策划研讨，研讨策划案例300个。开展策划交流，组织策划交流50次。开展策划学习，学习策划方法100种。建设策划团队，建设策划团队5个，其中品牌策划团队、产品策划团队、媒介策划团队、活动策划团队、整合策划团队。建设策划数据库，收录策划案例5000个，收录策划方法300种。策划能力显著提升，策划水平显著增强。获得省级策划能力建设先进单位称号、省级广告策划奖10项。</w:t>
+        <w:t>鞋帽研发工作深入开展。完成鞋帽研发项目十五个，获得专利授权八项。鞋帽材料研发取得新突破，开发功能性材料三种，环保型材料两种。鞋帽工艺创新取得新成效，开发新型制鞋工艺五种，新型制帽工艺三种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、媒介能力持续提升</w:t>
+        <w:t>三、鞋帽质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强媒介能力建设，提升广告媒介水平。完善媒介培训制度，制定培训计划，明确培训内容。开展媒介培训，培训媒介人员2000人次。开展媒介研讨，研讨媒介案例200个。开展媒介交流，组织媒介交流50次。开展媒介学习，学习媒介方法100种。建设媒介团队，建设媒介团队5个，其中电视媒介团队、户外媒介团队、数字媒介团队、社交媒介团队、整合媒介团队。建设媒介数据库，收录媒介资源10000个，收录媒介方法200种。媒介能力显著提升，媒介水平显著增强。获得省级媒介能力建设先进单位称号。</w:t>
+        <w:t>鞋帽质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立鞋帽质量标准体系，制定鞋帽质量检验标准三十余项。实施鞋帽质量全程检验制度，鞋帽产品合格率达到百分之九十八点五。鞋帽产品客户满意度达到百分之九十一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、服务质量不断优化</w:t>
+        <w:t>鞋帽标准化工作深入开展。参与制定国家标准两项，行业标准五项，企业标准十项。鞋帽检测能力不断提升，建立鞋帽检测实验室，完成鞋帽检测项目一千余个。鞋帽安全管理工作取得新成效，建立鞋帽安全管理体系，产品安全合格率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务标准，制定服务规范，明确服务流程。建设服务质量管理体系，通过ISO9001质量管理体系认证。开展服务质量检查，检查项目2000个，发现服务质量问题100项，整改率达到100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉30件，投诉处理满意率达到98%。开展客户关怀活动，关怀客户300人次。建设客户管理系统，管理客户信息300条。建设项目管理系统，管理项目信息2000条。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号。</w:t>
+        <w:t>四、鞋帽服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、合规管理不断加强</w:t>
+        <w:t>鞋帽服务领域不断拓展。品牌鞋帽服务完成产值四亿元，定制鞋帽服务完成产值一亿元，鞋帽加工服务完成产值二亿元，鞋帽出口服务完成产值一亿元。鞋帽销售渠道不断拓展，线上销售占比达到百分之二十五，线下门店数量达到二百家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强合规管理，确保依法经营。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训从业人员5000人次。开展合规检查，检查项目2000个，发现合规问题50项，整改率达到100%。开展职业道德教育，教育从业人员5000人次。开展法律法规教育，教育从业人员5000人次。建立投诉处理机制，处理投诉30件，投诉处理满意率达到98%。建立违规惩戒机制，惩戒违规从业人员5人。全年未发生重大违规事件，经营合规率达到99%。获得省级合规管理先进单位称号。</w:t>
+        <w:t>鞋帽品牌建设工作深入开展。培育鞋帽品牌五个，品牌产品产值占比达到百分之五十。鞋帽品牌推广工作取得新成效，参加国内外鞋帽展会十次，品牌知名度显著提升。鞋帽品牌价值评估工作完成，品牌价值达二亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、社会责任积极履行</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司积极履行社会责任，传播正能量。开展公益广告，制作公益广告100条，公益广告播放量达到1亿次。开展公益活动，组织公益活动30次，参与人数达到5万人次。开展广告培训，培训企业广告人员500人次。开展广告讲座，举办广告讲座20场，发放广告资料2万份。开展扶贫帮扶，帮扶贫困户20户。开展捐赠活动，捐赠资金20万元。获得省级公益广告先进单位称号、省级社会责任示范企业称号。</w:t>
+        <w:t>当前工作中存在的主要问题：一是鞋帽原创设计能力不足，产品同质化现象严重；二是鞋帽品牌影响力有限，高端市场占有率偏低；三是鞋帽智能制造水平有待提升，自动化程度不高；四是鞋帽人才队伍建设滞后，专业人才相对短缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进广告行业发展。加强创意能力建设，提升广告创意水平。加强策划能力建设，提升广告策划水平。加强媒介能力建设，提升广告媒介水平。提升服务质量，增强客户满意度。加强合规管理，确保依法经营。履行社会责任，传播正能量。加强人才队伍建设，打造高素质团队。</w:t>
+        <w:t>下一步，我们将继续加强鞋帽创新能力建设，推进智能制造发展，加强品牌建设，提升市场竞争力，推动鞋帽行业高质量发展，更好地满足人民美好生活需要。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>