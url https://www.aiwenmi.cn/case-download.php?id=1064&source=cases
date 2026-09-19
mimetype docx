--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>电商行业工作总结模板</w:t>
+        <w:t>建材行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据商务部的工作部署和要求，我司坚持服务消费者、服务经济社会的理念，深入推进电商行业发展，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
+        <w:t>建材行业是国民经济的重要基础产业，在支撑基础设施建设方面发挥着关键作用。本年度，我单位认真贯彻落实建材产业发展规划，不断提升建材技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳步增长</w:t>
+        <w:t>一、建材生产规模稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现交易额100亿元，同比增长25%；实现营业收入10亿元，同比增长20%；实现利润总额2亿元，同比增长25%。平台商家数量达到10万家，同比增长30%。平台商品数量达到1000万种，同比增长20%。平台用户数量达到5000万人，同比增长35%。月活跃用户达到2000万人，日活跃用户达到500万人。客单价达到200元，同比增长10%。复购率达到40%，同比增长5个百分点。订单量达到5000万单，同比增长30%。物流时效达到2天，物流成本下降10%。客户满意度达到95%，商家满意度达到90%。</w:t>
+        <w:t>全年共完成建材产值二十亿元，较上年增长百分之十。其中水泥产值八亿元，玻璃产值三亿元，陶瓷产值三亿元，石材产值二亿元，新型建材产值三亿元，其他建材产值一亿元。建材产量达到五百万吨，其中水泥产量三百万吨，玻璃产量五百万重量箱，陶瓷产量一千万平方米。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、平台运营持续优化</w:t>
+        <w:t>建材设备更新改造取得新进展。引进新型干法水泥生产线一条，浮法玻璃生产线一条，陶瓷生产线两条。设备投资总额达三亿元，设备自动化水平显著提升。建材生产线智能化改造完成五条，生产效率提高百分之二十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强平台运营管理，提升平台运营效率。完善平台运营制度，制定平台运营手册，明确运营流程。开展平台活动，举办促销活动100场，活动交易额达到50亿元。开展平台推广，投放广告费用2亿元，获取新用户1000万人。开展平台招商，招商入驻商家5万家，招商成功率80%。开展平台管理，管理商家10万家，商家合规率95%。开展平台治理，处理违规商家1万家，违规处理率100%。开展平台服务，服务商家10万家，商家满意度90%。平台运营效率提升15%，平台运营成本下降10%。获得省级电子商务示范平台称号。</w:t>
+        <w:t>二、建材技术创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、商品管理不断加强</w:t>
+        <w:t>建材技术研发投入持续增加。全年研发投入达一亿元，占销售收入百分之五。完成建材技术研发项目二十个，获得专利授权十五项。新型建材研发取得新突破，开发绿色建材五种，节能建材三种，智能建材两种。建材工艺创新取得新成效，开发新型生产工艺十余种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强商品管理，提升商品品质。完善商品管理制度，制定商品管理手册，明确管理流程。开展商品审核，审核商品500万种，审核通过率90%。开展商品质量检测，检测商品10万批次，检测合格率99%。开展商品下架处理，下架违规商品10万种，下架处理率100%。开展商品投诉处理，处理商品投诉10万件，投诉处理满意率95%。开展商品溯源管理，实现商品全程追溯，追溯商品达到100万种。商品质量显著提升，商品投诉率下降20%。获得省级商品质量管理先进单位称号。</w:t>
+        <w:t>建材节能环保工作深入开展。实施建材节能减排工程，单位产品能耗降低百分之十。建立建材废弃物回收利用体系，废弃物利用率达到百分之八十。建材环保设施建设取得新成效，完成环保设施改造投资五千万元，污染物排放达标率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、物流配送不断优化</w:t>
+        <w:t>三、建材质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强物流配送管理，提升物流配送效率。完善物流配送制度，制定物流配送手册，明确配送流程。建设物流配送中心10个，配送中心面积达到50万平方米。建设智能仓储系统，实现仓储自动化，仓储效率提升30%。建设智能分拣系统，实现分拣自动化，分拣效率提升40%。建设智能配送系统，实现配送智能化，配送效率提升20%。优化物流配送网络，配送时效达到2天，配送成本下降10%。开展物流配送服务，配送订单5000万单，配送准时率98%。开展物流配送培训，培训配送人员1万人次。物流配送效率显著提升，物流配送成本显著下降。获得省级物流配送先进单位称号。</w:t>
+        <w:t>建材质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立建材质量标准体系，制定建材质量检验标准六十余项。实施建材质量全程检验制度，建材产品合格率达到百分之九十八。建材产品客户满意度达到百分之九十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、客户服务持续提升</w:t>
+        <w:t>建材标准化工作深入开展。参与制定国家标准五项，行业标准十项，企业标准二十项。建材检测能力不断提升，建立建材检测实验室，完成建材检测项目五千余个。建材安全管理工作取得新成效，建立建材安全管理体系，安全生产事故率为零。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持客户至上理念，提升客户服务水平。完善客户服务制度，制定客户服务手册，明确服务流程。建设客户服务中心，配备客户服务人员500人。开展客户服务培训，培训客户服务人员5000人次。开展客户服务检查，检查服务记录100万条，发现服务问题1000项，整改率100%。开展客户满意度调查，客户满意度达到95%。处理客户投诉10万件，投诉处理满意率95%。开展客户关怀活动，关怀客户100万人次。建设客户数据分析系统，分析客户行为，精准服务。客户服务水平显著提升，客户满意度显著增强。获得省级客户服务先进单位称号。</w:t>
+        <w:t>四、建材服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、技术创新深入推进</w:t>
+        <w:t>建材服务领域不断拓展。建筑工程建材服务完成产值十亿元，市政工程建材服务完成产值五亿元，装饰装修建材服务完成产值三亿元，建材出口服务完成产值二亿元。建材销售渠道不断拓展，直销占比达到百分之六十，经销商网络覆盖全国三十个省份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加快技术创新，提升技术能力。本年度研发投入达到1亿元，占营收比例达到10%。研发团队规模达到200人，其中高级工程师50人。开展研发项目50项，完成研发项目40项。申请专利100项，其中发明专利50项，获得专利授权60项。获得软件著作权50项。建设技术平台，建设电商平台，实现电商交易功能。建设大数据平台，实现数据分析功能。建设人工智能平台，实现智能推荐功能。建设云计算平台，实现弹性扩展功能。建设安全平台，保障平台安全。技术创新能力显著提升，技术水平显著增强。</w:t>
+        <w:t>建材品牌建设工作深入开展。培育建材品牌八个，品牌产品产值占比达到百分之四十。建材品牌推广工作取得新成效，参加国内外建材展会十五次，品牌知名度显著提升。建材品牌价值评估工作完成，品牌价值达五亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、合规管理不断加强</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强合规管理，确保依法经营。完善合规管理制度，制定合规手册，明确合规要求。开展合规培训，培训员工5000人次。开展合规检查，检查项目1000个，发现合规问题100项，整改率100%。开展职业道德教育，教育员工5000人次。开展法律法规教育，教育员工5000人次。建立投诉处理机制，处理投诉10万件，投诉处理满意率95%。建立违规惩戒机制，惩戒违规商家1万家。全年未发生重大违规事件，经营合规率达到99%。获得省级合规管理先进单位称号。</w:t>
+        <w:t>当前工作中存在的主要问题：一是建材创新能力不足，高端产品占比偏低；二是建材环保压力较大，绿色转型任务艰巨；三是建材产能结构性过剩，市场竞争激烈；四是建材人才队伍建设滞后，专业技术人才相对短缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进电商行业发展。加强平台运营管理，提升平台运营效率。加强商品管理，提升商品品质。加强物流配送管理，提升物流配送效率。加强客户服务，提升客户满意度。推进技术创新，提升技术能力。加强合规管理，确保依法经营。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
+        <w:t>下一步，我们将继续加强建材创新能力建设，推进绿色建材发展，优化产能结构，加强人才队伍建设，推动建材行业高质量发展，更好地服务国民经济建设。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>