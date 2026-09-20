--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>物流快递行业工作总结模板</w:t>
+        <w:t>装饰装修行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据国家邮政局的工作部署和要求，我司坚持服务人民、服务经济社会的理念，深入推进物流快递行业发展，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
+        <w:t>装饰装修行业是改善人居环境的重要领域，在提升人民生活品质方面发挥着重要作用。本年度，我单位认真贯彻落实装饰装修行业发展规划，不断提升设计施工水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳步增长</w:t>
+        <w:t>一、装饰装修业务规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度完成快递业务量50亿件，同比增长20%；实现营业收入200亿元，同比增长15%；实现利润总额20亿元，同比增长18%。快递网点数量达到5万个，同比增长10%。快递车辆数量达到10万辆，同比增长15%。快递从业人员达到20万人，同比增长10%。日均处理量达到1500万件，峰值处理量达到5000万件。快递时效达到2天，快递成本下降10%。客户满意度达到95%，投诉率下降20%。市场占有率达到15%，行业排名前三。</w:t>
+        <w:t>全年共完成装饰装修产值八亿元，较上年增长百分之十五。其中住宅装饰装修产值四亿元，公共建筑装饰装修产值三亿元，商业空间装饰装修产值一亿元。装饰装修面积达到一百万平方米，其中住宅装修六十万平方米，公共建筑装修三十万平方米，商业空间装修十万平方米。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、网络覆盖持续扩大</w:t>
+        <w:t>装饰装修设备更新取得新进展。引进智能化施工设备五十台，环保型喷涂设备三十台，精密测量仪器二十套。设备投资总额达三千万元，施工效率提高百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强网络建设，扩大网络覆盖。完善网络布局，优化网点设置，网点数量达到5万个。其中，直营网点1万个，加盟网点4万个。网点覆盖率达到95%，乡镇覆盖率达到90%。建设转运中心100个，转运中心面积达到500万平方米。建设分拨中心50个，分拨中心面积达到200万平方米。建设末端网点10万个，末端网点覆盖率达到98%。建设智能快递柜10万个，智能快递柜覆盖率达到80%。网络覆盖显著扩大，网络服务能力显著增强。获得省级快递网络建设先进单位称号。</w:t>
+        <w:t>二、装饰装修设计创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、服务质量持续提升</w:t>
+        <w:t>装饰装修设计能力不断提升。完成装饰装修设计项目五百个，其中住宅设计三百个，公共建筑设计一百五十个，商业空间设计五十个。装饰装修设计获奖项目达三十项，其中国家级设计奖五项，省级设计奖十五项，行业设计奖十项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务制度，制定服务手册，明确服务流程。开展服务培训，培训快递员20万人次。开展服务检查，检查网点5万个，发现服务问题1万项，整改率100%。开展服务评比，评选优秀快递员1000名。开展客户满意度调查，客户满意度达到95%。处理客户投诉50万件，投诉处理满意率95%。开展客户关怀活动，关怀客户100万人次。建设客户服务系统，实现客户服务信息化，客户服务响应速度提升30%。服务质量显著提升，客户满意度显著增强。获得省级快递服务质量先进单位称号。</w:t>
+        <w:t>装饰装修研发工作深入开展。完成装饰装修研发项目十个，获得专利授权八项。装饰装修材料研发取得新突破，开发环保型装修材料五种，智能装修材料三种。装饰装修工艺创新取得新成效，开发新型施工工艺十余种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、运输配送不断优化</w:t>
+        <w:t>三、装饰装修质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强运输配送管理，提升运输配送效率。完善运输配送制度，制定运输配送手册，明确配送流程。建设运输网络，运输线路达到1万条，运输里程达到100万公里。建设配送网络，配送线路达到5万条，配送里程达到500万公里。建设智能调度系统，实现运输配送智能化，调度效率提升30%。建设车辆管理系统，实现车辆管理信息化，车辆利用率提升20%。建设路径优化系统，实现路径优化智能化，配送效率提升25%。优化运输配送模式，运输时效提升10%，配送时效提升15%，运输配送成本下降10%。运输配送效率显著提升，运输配送成本显著下降。获得省级运输配送先进单位称号。</w:t>
+        <w:t>装饰装修质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立装饰装修质量标准体系，制定装饰装修质量检验标准四十余项。实施装饰装修质量全程检验制度，装饰装修工程合格率达到百分之九十九。装饰装修客户满意度达到百分之九十三。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、安全管理不断加强</w:t>
+        <w:t>装饰装修标准化工作深入开展。参与制定国家标准两项，行业标准五项，企业标准十项。装饰装修检测能力不断提升，建立装饰装修检测实验室，完成装饰装修检测项目一千余个。装饰装修安全管理工作取得新成效，建立装饰装修安全管理体系，安全生产事故率为零。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训快递员20万人次。开展安全检查，检查网点5万个，排查安全隐患5万项，整改率100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到2亿元。加强寄递安全管理，实施实名收寄、收寄验视、过机安检三项制度，安检覆盖率达到100%。加强车辆安全管理，检测车辆10万辆，车辆合格率99%。加强人员安全管理，培训快递员20万人次，人员合格率99%。加强信息安全安全管理，保护用户信息安全，信息安全事件为零。全年未发生重大安全事故，安全生产形势稳定。获得省级安全生产标准化企业认证。</w:t>
+        <w:t>四、装饰装修服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、技术创新深入推进</w:t>
+        <w:t>装饰装修服务领域不断拓展。全包装修服务完成产值三亿元，半包装修服务完成产值二亿元，设计服务完成产值一亿元，施工服务完成产值一亿元，软装服务完成产值一亿元。装饰装修服务模式不断创新，推出一站式装修服务，完成项目二百个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加快技术创新，提升技术能力。本年度研发投入达到5亿元，占营收比例达到2.5%。研发团队规模达到500人，其中高级工程师100人。开展研发项目50项，完成研发项目40项。申请专利200项，其中发明专利100项，获得专利授权120项。获得软件著作权100项。建设技术平台，建设快递管理系统，实现快递全程管理。建设智能分拣系统，实现分拣自动化，分拣效率提升50%。建设智能调度系统，实现调度智能化，调度效率提升30%。建设大数据平台，实现数据分析，数据分析能力显著提升。建设人工智能平台，应用人工智能技术，智能识别准确率达到99%。技术创新能力显著提升，技术水平显著增强。</w:t>
+        <w:t>装饰装修品牌建设工作深入开展。培育装饰装修品牌三个，品牌服务产值占比达到百分之五十。装饰装修品牌推广工作取得新成效，参加行业展会十次，品牌知名度显著提升。装饰装修品牌价值评估工作完成，品牌价值达二亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、绿色发展成效显著</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持绿色发展理念，推进节能减排。推广新能源车辆，新增新能源车辆5000辆，新能源车辆占比达到20%。推广可循环包装，使用可循环包装1亿个，可循环包装使用率达到30%。推广电子运单，使用电子运单10亿单，电子运单使用率达到95%。推广绿色包装，使用绿色包装5亿个，绿色包装使用率达到50%。开展节能减排，实施节能项目20项，节约能源消耗5000吨标准煤。碳排放强度下降10%，能耗强度下降8%。获得绿色快递企业称号、节能减排示范企业称号。</w:t>
+        <w:t>当前工作中存在的主要问题：一是装饰装修原创设计能力不足，同质化现象严重；二是装饰装修施工质量参差不齐，标准化程度不高；三是装饰装修环保性能有待提升，绿色装修占比偏低；四是装饰装修人才队伍建设滞后，专业技术人才相对短缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进物流快递行业发展。加强网络建设，扩大网络覆盖。提升服务质量，增强客户满意度。加强运输配送管理，提升运输配送效率。加强安全管理，确保安全生产。推进技术创新，提升技术能力。推进绿色发展，实现节能减排。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
+        <w:t>下一步，我们将继续加强装饰装修创新能力建设，推进绿色装修发展，提升施工质量，加强人才队伍建设，推动装饰装修行业高质量发展，更好地满足人民美好生活需要。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>