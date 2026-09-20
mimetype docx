--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>通信行业工作总结模板</w:t>
+        <w:t>五金行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据工业和信息化部的工作部署和要求，我司坚持服务人民、服务经济社会的理念，深入推进通信行业发展，不断提升服务质量和经营效益。现将本年度工作总结如下：</w:t>
+        <w:t>五金行业是制造业的重要基础产业，在支撑国民经济发展方面发挥着重要作用。本年度，我单位认真贯彻落实五金产业发展规划，不断提升五金技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳步增长</w:t>
+        <w:t>一、五金生产规模稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入500亿元，同比增长8%；实现利润总额50亿元，同比增长10%。移动用户达到2亿户，同比增长5%。其中，5G用户达到1亿户，5G用户占比达到50%。宽带用户达到5000万户，同比增长10%。其中，千兆宽带用户达到1000万户，千兆宽带占比达到20%。政企客户达到100万户，同比增长15%。ARPU值达到50元，同比增长3%。客户满意度达到95%，投诉率下降15%。市场占有率达到30%，行业排名前三。</w:t>
+        <w:t>全年共完成五金产值六亿元，较上年增长百分之十。其中建筑五金产值二亿元，日用五金产值一亿五千万元，工具五金产值一亿五千万元，锁具五金产值五千万元，其他五金产值五千万元。五金产量达到一亿件，其中建筑五金三千万件，日用五金三千万件，工具五金二千万件，锁具五金一千万件，其他五金一千万件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、网络建设持续推进</w:t>
+        <w:t>五金设备更新改造取得新进展。引进数控加工中心三十台，自动冲压设备五十台，表面处理生产线三条。设备投资总额达五千万元，设备自动化水平显著提升。五金生产线智能化改造完成十条，生产效率提高百分之三十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强网络建设，提升网络覆盖。建设5G基站10万个，5G基站总数达到20万个，5G网络覆盖率达到95%。建设4G基站5万个，4G基站总数达到50万个，4G网络覆盖率达到99%。建设宽带端口1000万个，宽带端口总数达到5000万个，宽带覆盖率达到95%。建设传输光缆10万公里，传输光缆总长度达到100万公里。建设数据中心10个，数据中心总面积达到50万平方米。建设核心机房100个，核心机房总面积达到10万平方米。网络覆盖显著扩大，网络服务能力显著增强。获得省级网络建设先进单位称号。</w:t>
+        <w:t>二、五金技术创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、服务质量持续提升</w:t>
+        <w:t>五金技术研发投入持续增加。全年研发投入达三千万元，占销售收入百分之五。完成五金技术研发项目十五个，获得专利授权十二项。五金产品研发取得新突破，开发智能五金产品五种，环保型五金产品三种。五金工艺创新取得新成效，开发新型生产工艺八种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持服务至上理念，提升服务质量。完善服务制度，制定服务手册，明确服务流程。建设客户服务中心，配备客户服务人员5000人。开展服务培训，培训客户服务人员5万人次。开展服务检查，检查服务网点1万个，发现服务问题5000项，整改率100%。开展服务评比，评选优秀服务员1000名。开展客户满意度调查，客户满意度达到95%。处理客户投诉100万件，投诉处理满意率95%。开展客户关怀活动，关怀客户500万人次。建设客户服务系统，实现客户服务信息化，客户服务响应速度提升30%。服务质量显著提升，客户满意度显著增强。获得省级服务质量先进单位称号、省级消费者满意单位称号。</w:t>
+        <w:t>五金质量检测能力不断提升。建立五金检测实验室，配备先进检测设备二十台。完成五金检测项目二千余个，检测覆盖率达到百分之百。五金产品认证工作深入开展，通过产品质量认证五十余项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、技术创新深入推进</w:t>
+        <w:t>三、五金质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加快技术创新，提升技术能力。本年度研发投入达到20亿元，占营收比例达到4%。研发团队规模达到2000人，其中高级工程师500人。开展研发项目100项，完成研发项目80项。申请专利500项，其中发明专利300项，获得专利授权300项。获得软件著作权200项。建设技术平台，建设5G网络平台，实现5G网络功能。建设云计算平台，实现云计算功能。建设大数据平台，实现大数据功能。建设人工智能平台，实现人工智能功能。建设物联网平台，实现物联网功能。技术创新能力显著提升，技术水平显著增强。获得省级技术创新先进单位称号。</w:t>
+        <w:t>五金质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立五金质量标准体系，制定五金质量检验标准三十余项。实施五金质量全程检验制度，五金产品合格率达到百分之九十八。五金产品客户满意度达到百分之九十一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、政企业务不断拓展</w:t>
+        <w:t>五金标准化工作深入开展。参与制定国家标准三项，行业标准五项，企业标准十项。五金出口认证工作取得新进展，通过CE认证、UL认证等国际认证二十余项。五金品牌建设工作深入开展，培育五金品牌五个，品牌产品产值占比达到百分之四十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强政企业务拓展，提升政企业务收入。完善政企业务制度，制定政企业务手册，明确业务流程。建设政企业务团队，配备政企业务人员2000人。开展政企业务培训，培训政企业务人员2万人次。拓展政企客户，新增政企客户20万户，政企客户总数达到100万户。拓展政企业务，政企业务收入达到100亿元，政企业务占比达到20%。开展政务云服务，服务政务客户100个，政务云收入达到10亿元。开展企业云服务，服务企业客户5000个，企业云收入达到20亿元。开展物联网服务，服务物联网客户1000个，物联网收入达到5亿元。政企业务能力显著提升，政企业务收入显著增长。获得省级政企业务先进单位称号。</w:t>
+        <w:t>四、五金服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、安全管理不断加强</w:t>
+        <w:t>五金服务领域不断拓展。建筑工程五金服务完成产值二亿元，家居五金服务完成产值一亿五千万元，工业五金服务完成产值一亿元，五金出口服务完成产值一亿五千万元。五金销售渠道不断拓展，线上销售占比达到百分之二十，线下经销商网络覆盖全国。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持安全第一理念，加强安全管理。建立健全安全管理制度，制定安全管理手册，明确安全责任。开展安全教育培训，培训员工5万人次。开展安全检查，检查网络设备10万台，排查安全隐患5000项，整改率100%。开展应急演练，组织应急演练12次。建设安全设施，安全设施投入达到5亿元。加强网络安全管理，实施网络安全等级保护，通过三级等保测评。加强信息安全管理，保护用户信息安全，信息安全事件为零。加强通信保障管理，保障重大活动通信，通信保障成功率100%。全年未发生重大安全事故，安全生产形势稳定。获得省级安全生产标准化企业认证、省级网络安全示范企业称号。</w:t>
+        <w:t>五金供应链服务工作深入开展。建立五金供应链管理平台，供应商数量达到五百家。五金仓储物流能力不断提升，仓储面积达到五万平方米，物流配送覆盖全国。五金售后服务体系不断完善，建立售后服务网点一百个，客户问题处理及时率达到百分之九十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、绿色发展成效显著</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持绿色发展理念，推进节能减排。推广节能设备，改造基站5万个，节能设备占比达到50%。推广节能技术，应用节能技术100项，节能效果显著。开展节能改造，实施节能项目50项，节约能源消耗1万吨标准煤。推广绿色包装，使用绿色包装100万个，绿色包装使用率达到50%。推广无纸化办公，无纸化办公率达到80%。碳排放强度下降10%，能耗强度下降8%。获得绿色通信企业称号、节能减排示范企业称号。</w:t>
+        <w:t>当前工作中存在的主要问题：一是五金创新能力不足，高端产品占比偏低；二是五金品牌影响力有限，国际竞争力不强；三是五金智能制造水平有待提升，自动化程度不高；四是五金人才队伍建设滞后，专业技术人才相对短缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进通信行业发展。加强网络建设，提升网络覆盖。提升服务质量，增强客户满意度。推进技术创新，提升技术能力。拓展政企业务，提升政企业务收入。加强安全管理，确保安全生产。推进绿色发展，实现节能减排。加强人才队伍建设，打造高素质团队。履行社会责任，回馈社会。</w:t>
+        <w:t>下一步，我们将继续加强五金创新能力建设，推进智能制造发展，加强品牌建设，提升国际竞争力，推动五金行业高质量发展，更好地服务国民经济建设。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>