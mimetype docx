--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -13,307 +13,292 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>游戏行业工作总结模板</w:t>
+        <w:t>化妆品行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>根据国家新闻出版署的工作部署和要求，我司坚持服务玩家、服务经济社会的理念，深入推进游戏行业发展，不断提升产品质量和服务水平。现将本年度工作总结如下：</w:t>
+        <w:t>化妆品行业是美丽经济的重要组成部分，在满足人民美好生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实化妆品监督管理条例，不断提升化妆品质量和服务水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、经营业绩稳步增长</w:t>
+        <w:t>一、化妆品生产规模稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司坚持稳健经营理念，优化业务结构，实现经营业绩稳步增长。本年度实现营业收入30亿元，同比增长20%；实现利润总额8亿元，同比增长25%。游戏产品数量达到20款，同比增长10%。游戏用户数量达到1亿人，同比增长15%。月活跃用户达到5000万人，日活跃用户达到1000万人。用户留存率达到60%，用户付费率达到10%。ARPU值达到100元，同比增长5%。游戏下载量达到5亿次，游戏评分达到4.5分。客户满意度达到90%，客户投诉率下降20%。市场占有率达到5%，行业排名前十。</w:t>
+        <w:t>全年共完成化妆品产值五亿元，较上年增长百分之十五。其中护肤类化妆品产值二亿五千万元，彩妆类化妆品产值一亿五千万元，香水类化妆品产值五千万元，洗护类化妆品产值五千万元。化妆品产量达到五千万件，其中护肤品二千万件，彩妆品一千五百万件，香水五百万件，洗护品一千万件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、游戏研发能力持续提升</w:t>
+        <w:t>化妆品设备更新改造取得新进展。引进自动化灌装线五条，真空乳化设备十台，智能包装设备二十台。设备投资总额达三千万元，设备自动化水平显著提升。化妆品生产线智能化改造完成五条，生产效率提高百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强游戏研发能力建设，提升游戏研发水平。完善游戏研发制度，制定游戏研发手册，明确研发流程。建设游戏研发团队，配备研发人员1000人。其中，策划人员200人，程序人员500人，美术人员300人。开展游戏研发培训，培训研发人员3000人次。建设游戏研发平台，建设游戏引擎，实现游戏开发高效化。建设美术资源平台，实现美术资源管理规范化。建设测试平台，实现游戏测试自动化。建设运维平台，实现游戏运维自动化。游戏研发效率提升20%，游戏研发成本下降10%。获得省级游戏研发先进单位称号。</w:t>
+        <w:t>二、化妆品研发创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、游戏产品质量持续提升</w:t>
+        <w:t>化妆品研发投入持续增加。全年研发投入达三千万元，占销售收入百分之六。完成化妆品研发项目二十个，获得专利授权十五项。化妆品配方研发取得新突破，开发新配方五十余种，其中植物提取配方二十种，生物科技配方十五种。化妆品功效研究深入开展，完成功效评价项目三十个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强游戏产品质量管理，提升游戏产品质量。完善游戏质量管理制度，制定游戏质量管理手册，明确质量要求。建设游戏质量管理体系，实施游戏质量评审制度。开展游戏质量测试，测试游戏产品20款，测试用例5万条，测试覆盖率95%。开展游戏质量检查，检查游戏产品20款，发现质量问题500项，整改率100%。开展游戏质量评估，评估游戏产品20款，游戏产品质量合格率99%。游戏产品质量显著提升，游戏产品缺陷率下降30%。获得省级游戏产品质量先进单位称号、游戏版号审批通过率100%。</w:t>
+        <w:t>化妆品安全性评价工作不断完善。建立化妆品安全评估体系，完成安全评估项目一百余个。化妆品不良反应监测工作深入开展，建立不良反应监测网络，收集分析不良反应案例五百余例。化妆品功效宣称验证工作取得新成效，完成功效验证项目五十个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、游戏运营能力持续提升</w:t>
+        <w:t>三、化妆品质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强游戏运营能力建设，提升游戏运营水平。完善游戏运营制度，制定游戏运营手册，明确运营流程。建设游戏运营团队，配备运营人员200人。开展游戏运营培训，培训运营人员1000人次。开展游戏运营活动，举办运营活动100场，活动参与人数达到5000万人次。开展游戏用户运营，运营用户1亿人，用户活跃率提升10%。开展游戏内容运营，更新游戏内容50次，内容更新满意度90%。开展游戏社区运营，运营社区用户500万人，社区活跃率提升15%。游戏运营能力显著提升，游戏运营水平显著增强。获得省级游戏运营先进单位称号。</w:t>
+        <w:t>化妆品质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22716化妆品良好生产规范认证、GMPC认证。建立化妆品质量标准体系，制定化妆品质量检验标准四十余项。实施化妆品质量全程检验制度，化妆品产品合格率达到百分之九十九。化妆品产品客户满意度达到百分之九十二。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、技术创新成果丰硕</w:t>
+        <w:t>化妆品备案注册工作深入开展。完成化妆品备案产品二百余个，完成化妆品注册产品三十余个。化妆品标签审核工作取得新成效，完成标签审核项目三百余个。化妆品进出口备案工作稳步推进，完成进出口备案产品五十余个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加大技术创新投入，提升核心竞争力。本年度研发投入达到3亿元，占营收比例达到10%。研发团队规模达到1000人，其中高级工程师200人。开展研发项目50项，完成研发项目40项。申请专利50项，其中发明专利30项，获得专利授权30项。获得软件著作权50项。获得游戏创新奖10项，其中省级游戏创新奖5项。建设研发平台，建成省级游戏研发中心。开展产学研合作，与5所高校建立合作关系，联合培养人才50人。技术创新能力显著提升，技术水平显著增强。</w:t>
+        <w:t>四、化妆品服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>六、内容审核管理不断加强</w:t>
+        <w:t>化妆品服务领域不断拓展。品牌化妆品服务完成产值三亿元，代工化妆品服务完成产值一亿元，化妆品出口服务完成产值一亿元。化妆品销售渠道不断拓展，线上销售占比达到百分之四十，线下专柜数量达到一千个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司加强内容审核管理，确保内容合规。完善内容审核制度，制定内容审核手册，明确审核要求。建设内容审核团队，配备审核人员100人。开展内容审核培训，培训审核人员500人次。开展内容审核，审核游戏内容10万条，审核通过率95%。开展内容自查，自查游戏内容5万条，发现问题内容100条，整改率100%。开展内容监控，监控游戏内容实时，内容合规率99%。建立内容审核机制，实施三级审核制度，审核覆盖率100%。建立内容应急机制，处理内容应急事件10件，处理及时率100%。全年未发生重大内容违规事件，内容合规率达到99%。获得省级内容审核先进单位称号。</w:t>
+        <w:t>化妆品品牌建设工作深入开展。培育化妆品品牌五个，品牌产品产值占比达到百分之六十。化妆品品牌推广工作取得新成效，参加国内外化妆品展会十次，品牌知名度显著提升。化妆品品牌价值评估工作完成，品牌价值达三亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>七、社会责任积极履行</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>公司积极履行社会责任，传播正能量。开展防沉迷系统建设，建设防沉迷系统，防沉迷覆盖率100%。开展未成年人保护，保护未成年人权益，未成年人游戏时长下降50%。开展公益游戏开发，开发公益游戏5款，公益游戏下载量达到1000万次。开展游戏文化推广，推广游戏文化，举办游戏文化活动10场。开展游戏人才培养，培养游戏人才500人。开展扶贫帮扶，帮扶贫困户20户。开展捐赠活动，捐赠资金200万元。获得省级社会责任示范企业称号、省级未成年人保护先进单位称号。</w:t>
+        <w:t>当前工作中存在的主要问题：一是化妆品研发创新能力不足，原创配方较少；二是化妆品品牌影响力有限，国际竞争力不强；三是化妆品质量安全风险防控能力有待提升；四是化妆品人才队伍建设滞后，专业研发人才相对短缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact" w:after="0" w:before="0"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>八、下一步工作计划</w:t>
-[...14 lines deleted...]
-        <w:t>继续坚持稳健经营理念，推进游戏行业发展。加强游戏研发能力建设，提升游戏研发水平。加强游戏产品质量管理，提升游戏产品质量。加强游戏运营能力建设，提升游戏运营水平。推进技术创新，提升核心竞争力。加强内容审核管理，确保内容合规。履行社会责任，传播正能量。加强人才队伍建设，打造高素质团队。</w:t>
+        <w:t>下一步，我们将继续加强化妆品创新能力建设，提升质量安全水平，加强品牌建设，培养专业人才，推动化妆品行业高质量发展，更好地满足人民美好生活需要。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>