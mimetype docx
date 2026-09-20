--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -5,256 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>影视行业工作总结模板</w:t>
+        <w:t>日化用品行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>日化用品行业是民生消费的重要领域，在满足人民日常生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实日化产业发展规划，不断提升日化产品技术和服务水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位紧紧围绕影视产业发展大局，深入贯彻落实国家关于文化产业发展的各项方针政策，坚持正确导向、守正创新，在影视内容创作、产业促进、市场监管等方面取得了显著成效。全年共完成电影备案审批一百二十余部，电视剧备案审批八十余部，网络视听节目备案审核三千余集，有力推动了影视产业健康有序发展。</w:t>
+        <w:t>一、日化用品生产规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在内容创作方面，我们积极引导影视创作聚焦现实题材，弘扬主旋律，传播正能量。组织开展了"新时代优秀影视作品创作工程"，扶持了一批反映改革开放成就、脱贫攻坚成果、乡村振兴实践的精品力作。全年共有十五部作品获得国家级奖项，二十三部作品入选省级重点扶持项目，创作质量稳步提升。</w:t>
+        <w:t>全年共完成日化用品产值八亿元，较上年增长百分之十一。其中洗涤用品产值三亿元，个人护理用品产值二亿五千万元，家居清洁用品产值一亿五千万元，口腔护理用品产值五千万元，其他日化用品产值五千万元。日化用品产量达到一亿件，其中洗涤用品四千万件，个人护理用品三千万件，家居清洁用品二千万件，口腔护理用品五百万件，其他日化用品五百万件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在产业促进方面，我们深入实施影视产业高质量发展战略，推动影视基地建设、影视人才培养、影视科技创新等重点工作取得突破。协调解决了影视企业融资难、场地难、人才难等实际问题，为企业发展创造了良好环境。全年新增影视企业一百五十余家，影视产业总产值突破五百亿元，同比增长百分之十八。</w:t>
+        <w:t>日化用品设备更新改造取得新进展。引进自动化灌装线十条，液体洗涤剂生产设备五套，牙膏生产设备三套。设备投资总额达五千万元，设备自动化水平显著提升。日化用品生产线智能化改造完成八条，生产效率提高百分之三十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们持续开展影视行业专项整治行动，严厉打击偷逃税、阴阳合同、天价片酬等违法违规行为，规范市场秩序，净化行业生态。全年共查处违法违规案件三十五起，处罚金额达一千二百余万元，有效遏制了行业乱象。</w:t>
+        <w:t>二、日化用品研发创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>日化用品研发投入持续增加。全年研发投入达四千万元，占销售收入百分之五。完成日化用品研发项目二十个，获得专利授权十八项。日化用品配方研发取得新突破，开发新配方四十余种，其中天然植物配方十五种，环保配方十种。日化用品功效研究深入开展，完成功效评价项目五十个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）精品创作成果丰硕。我们坚持以人民为中心的创作导向，引导影视工作者深入生活、扎根人民，创作了一批思想精深、艺术精湛、制作精良的优秀作品。电影《山河岁月》荣获金鸡奖最佳故事片，电视剧《奋斗者》获得飞天奖优秀电视剧奖，纪录片《大国工匠》入选中宣部优秀纪录片展播名单。这些作品生动展现了新时代中国人民的精神风貌，受到广大观众的热烈欢迎和高度评价。</w:t>
+        <w:t>日化用品安全性评价工作不断完善。建立日化用品安全评估体系，完成安全评估项目二百余个。日化用品刺激性测试工作深入开展，完成刺激性测试项目三百余个。日化用品环保性能研究取得新成效，开发可降解配方十种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）产业发展势头强劲。我们积极推动影视产业转型升级，加快构建现代影视产业体系。指导建设了三个省级影视产业园区，引进了一批国内外知名影视企业落户。推动影视与旅游、文化、科技等产业深度融合，培育了新的经济增长点。全年影视产业增加值同比增长百分之十五，带动就业人数超过五万人，产业集聚效应日益显现。</w:t>
+        <w:t>三、日化用品质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）市场秩序持续好转。我们坚持依法行政、严格执法，持续加强影视市场监管。建立了影视行业信用体系，对违法违规企业和个人实施联合惩戒。开展了网络视听节目专项整治，清理下架违规节目两千余集。规范了影视作品版权交易秩序，保护了创作者合法权益。行业风气明显好转，市场环境更加公平有序。</w:t>
+        <w:t>日化用品质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立日化用品质量标准体系，制定日化用品质量检验标准五十余项。实施日化用品质量全程检验制度，日化用品产品合格率达到百分之九十九。日化用品产品客户满意度达到百分之九十三。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）人才队伍建设加强。我们高度重视影视人才培养工作，实施了影视人才振兴计划。组织开展了导演、编剧、制片人等专业技术培训二十余期，培训人员达一千五百人次。建立了影视人才数据库，完善了人才评价激励机制。引进了一批高层次影视人才，为产业发展提供了有力的人才支撑。</w:t>
+        <w:t>日化用品标准化工作深入开展。参与制定国家标准四项，行业标准八项，企业标准十五项。日化用品检测能力不断提升，建立日化用品检测实验室，完成日化用品检测项目二千余个。日化用品安全管理工作取得新成效，产品安全合格率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>四、日化用品服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是精品力作数量仍然不足，有影响力的现象级作品偏少。二是产业结构不够优化，同质化竞争问题突出。三是部分企业经营管理不规范，存在一定的风险隐患。四是人才队伍建设有待加强，高端人才、复合型人才短缺。五是新技术应用不够充分，数字化转型步伐需要加快。</w:t>
+        <w:t>日化用品服务领域不断拓展。品牌日化用品服务完成产值五亿元，代工日化用品服务完成产值二亿元，日化用品出口服务完成产值一亿元。日化用品销售渠道不断拓展，线上销售占比达到百分之三十，线下销售网络覆盖全国。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>日化用品品牌建设工作深入开展。培育日化用品品牌六个，品牌产品产值占比达到百分之六十五。日化用品品牌推广工作取得新成效，参加国内外日化用品展会十二次，品牌知名度显著提升。日化用品品牌价值评估工作完成，品牌价值达四亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续坚持正确导向，深化改革创新，推动影视产业高质量发展。一是加强精品创作引导，推出更多优秀作品。二是优化产业结构布局，促进产业集聚发展。三是强化市场监管执法，维护良好市场秩序。四是加强人才队伍建设，夯实产业发展基础。五是推动科技创新应用，提升产业发展水平。</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>当前工作中存在的主要问题：一是日化用品研发创新能力不足，原创配方较少；二是日化用品品牌影响力有限，国际竞争力不强；三是日化用品环保性能有待提升，绿色产品占比偏低；四是日化用品人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强日化用品创新能力建设，推进绿色发展，加强品牌建设，培养专业人才，推动日化用品行业高质量发展，更好地满足人民日常生活需要。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>