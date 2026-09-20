--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -5,270 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>出版行业工作总结模板</w:t>
+        <w:t>食品加工行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>食品加工行业是民生保障的重要产业，在保障食品安全、满足人民生活需要方面发挥着关键作用。本年度，我单位认真贯彻落实食品安全法，不断提升食品加工技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于出版工作的方针政策，坚持正确的出版导向，围绕中心、服务大局，在主题出版、精品生产、转型升级、市场监管等方面取得了显著成效。全年共出版图书一万五千余种，总印数达到八亿册，实现销售收入一百二十亿元，为推动社会主义文化繁荣发展作出了积极贡献。</w:t>
+        <w:t>一、食品加工生产规模稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在主题出版方面，我们紧紧围绕党和国家工作大局，精心策划组织了一批重点选题。围绕学习贯彻习近平新时代中国特色社会主义思想、庆祝建党一百周年、脱贫攻坚、乡村振兴等重大主题，出版了《新时代思想文库》《百年征程》《脱贫之路》等系列图书，产生了广泛的社会影响。全年共有二十种图书入选国家重点出版物出版规划，十五种图书获得国家级出版奖项。</w:t>
+        <w:t>全年共完成食品加工产值十二亿元，较上年增长百分之十。其中肉制品加工产值三亿元，乳制品加工产值二亿元，粮油加工产值二亿元，果蔬加工产值二亿元，水产品加工产值一亿五千万元，其他食品加工产值一亿五千万元。食品加工产量达到十万吨，其中肉制品三万吨，乳制品二万吨，粮油二万吨，果蔬制品二万吨，水产品一万吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在精品生产方面，我们实施精品出版工程，加大优质内容供给。建立了选题论证机制，严把选题质量关。加强了编辑队伍建设，提升了编辑加工水平。优化了出版流程管理，提高了出版效率。全年出版了一大批思想性、艺术性、可读性俱佳的优秀图书，满足了人民群众多样化的阅读需求。</w:t>
+        <w:t>食品加工设备更新改造取得新进展。引进自动化加工生产线十五条，冷链设备二十套，检测设备三十台。设备投资总额达一亿元，设备自动化水平显著提升。食品加工生产线智能化改造完成十条，生产效率提高百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在转型升级方面，我们积极推动传统出版与新兴出版融合发展。加快了数字出版平台建设，开发了有声读物、电子书、知识服务等新型出版产品。推进了出版流程数字化改造，提高了出版效率和质量。探索了出版与教育、科技、旅游等领域的跨界融合，拓展了出版产业发展空间。</w:t>
+        <w:t>二、食品加工技术创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>食品加工技术研发投入持续增加。全年研发投入达五千万元，占销售收入百分之四点二。完成食品加工技术研发项目二十个，获得专利授权十二项。食品加工工艺研发取得新突破，开发新工艺十五种，其中低温加工工艺五种，保鲜工艺五种。食品加工配方研发深入开展，开发新产品配方三十余种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）主题出版成果突出。我们坚持围绕中心、服务大局，精心策划组织主题出版工作。围绕学习贯彻习近平新时代中国特色社会主义思想，出版了系列理论读物和通俗读物，帮助广大干部群众深入学习领会党的创新理论。围绕庆祝建党一百周年，出版了党史学习读物、红色经典作品等，激发了广大读者的爱党爱国热情。围绕脱贫攻坚和乡村振兴，出版了反映基层实践、总结成功经验的图书，为推进乡村振兴提供了有益借鉴。</w:t>
+        <w:t>食品加工质量安全控制能力不断提升。建立食品安全追溯体系，实现产品全程可追溯。食品安全检测能力不断提升，建立食品安全检测实验室，配备先进检测设备二十台。完成食品安全检测项目五千余个，检测覆盖率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）精品生产成效显著。我们实施精品出版工程，建立精品生产激励机制。设立了精品出版专项资金，对优秀选题给予重点扶持。建立了专家评审制度，对重点选题进行论证把关。加强了编辑培训，提高了编辑人员的专业素养。全年出版了一批获得读者好评、市场认可的优秀图书，出版质量稳步提升。</w:t>
+        <w:t>三、食品加工质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）融合发展稳步推进。我们积极适应数字化发展趋势，推动传统出版转型升级。建设了数字出版平台，开发了数字阅读产品。推进了出版资源数字化，建立了数字资源库。探索了知识服务模式，开发了在线教育、专业咨询等服务产品。融合发展取得积极进展，数字出版收入占比持续提升。</w:t>
+        <w:t>食品加工质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立食品加工质量标准体系，制定食品加工质量检验标准六十余项。实施食品加工质量全程检验制度，食品加工产品合格率达到百分之九十九点五。食品加工产品客户满意度达到百分之九十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）市场监管持续加强。我们坚持依法行政，加强出版市场监管。开展了出版物市场专项整治，查处了一批违法违规案件。加强了版权保护工作，打击侵权盗版行为。规范了出版单位经营行为，维护了良好的市场秩序。全年共查处违法违规案件一百二十余起，处罚金额达五百余万元。</w:t>
+        <w:t>食品加工标准化工作深入开展。参与制定国家标准三项，行业标准八项，企业标准二十项。食品加工生产许可工作取得新成效，完成生产许可产品五十余个。食品加工安全管理工作深入开展，建立食品安全管理制度，安全生产事故率为零。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）公共服务不断优化。我们积极推进全民阅读活动，建设书香社会。组织开展了世界读书日、全民阅读月等活动，营造了浓厚的阅读氛围。支持了实体书店发展，改善了阅读环境。推进了农家书屋建设，丰富了农村群众精神文化生活。全年组织各类阅读活动三千余场，参与群众达五十万人次。</w:t>
+        <w:t>四、食品加工服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>食品加工服务领域不断拓展。商超渠道服务完成产值五亿元，餐饮渠道服务完成产值三亿元，电商渠道服务完成产值二亿元，出口服务完成产值二亿元。食品加工销售渠道不断拓展，线上销售占比达到百分之二十，线下销售网络覆盖全国。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是部分选题同质化严重，创新性不足。二是数字化转型步伐较慢，融合发展深度不够。三是部分出版单位经营困难，发展后劲不足。四是人才队伍建设有待加强，复合型人才短缺。五是版权保护力度需要进一步加大。</w:t>
+        <w:t>食品加工品牌建设工作深入开展。培育食品加工品牌八个，品牌产品产值占比达到百分之五十。食品加工品牌推广工作取得新成效，参加国内外食品展会十五次，品牌知名度显著提升。食品加工品牌价值评估工作完成，品牌价值达五亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续坚持正确导向，深化改革创新，推动出版业高质量发展。一是加强主题出版工作，服务党和国家工作大局。二是实施精品出版工程，提升出版质量水平。三是推进融合发展，加快转型升级步伐。四是加强市场监管，维护良好出版秩序。五是加强人才队伍建设，夯实发展基础。</w:t>
+        <w:t>当前工作中存在的主要问题：一是食品加工创新能力不足，高端产品占比偏低；二是食品加工质量安全风险防控能力有待提升；三是食品加工品牌影响力有限，市场竞争力不强；四是食品加工人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强食品加工创新能力建设，提升质量安全水平，加强品牌建设，培养专业人才，推动食品加工行业高质量发展，更好地保障人民群众食品安全。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>