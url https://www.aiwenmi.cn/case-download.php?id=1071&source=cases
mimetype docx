--- v0 (2026-06-21)
+++ v1 (2026-09-20)
@@ -5,256 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>体育行业工作总结模板</w:t>
+        <w:t>饮料行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>饮料行业是食品工业的重要组成部分，在满足人民消费需求方面发挥着重要作用。本年度，我单位认真贯彻落实食品安全法，不断提升饮料技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实全民健身国家战略，围绕建设体育强国目标，统筹推进群众体育、竞技体育、体育产业协调发展，各项工作取得了显著成效。全年新建改建体育场地设施一千二百余处，举办各类体育赛事活动五千余场，培养输送优秀运动员三百余名，体育产业总产值突破三千亿元，为推动体育事业高质量发展作出了积极贡献。</w:t>
+        <w:t>一、饮料生产规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在群众体育方面，我们深入实施全民健身计划，完善公共体育服务体系。新建了一批体育公园、健身步道、社区健身中心等设施，扩大了体育场地设施供给。组织开展了全民健身运动会、社区运动会、农民运动会等群众性体育活动，激发了群众参与体育锻炼的热情。培训了社会体育指导员五千余名，提高了科学健身指导水平。全年经常参加体育锻炼人数比例达到百分之三十八，群众身体素质稳步提升。</w:t>
+        <w:t>全年共完成饮料产值十亿元，较上年增长百分之十二。其中碳酸饮料产值二亿元，果汁饮料产值三亿元，茶饮料产值二亿元，功能饮料产值一亿五千万元，包装饮用水产值一亿五千万元。饮料产量达到五十万吨，其中碳酸饮料十万吨，果汁饮料十五万吨，茶饮料十万吨，功能饮料七点五万吨，包装饮用水七点五万吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在竞技体育方面，我们坚持科学训练、刻苦训练，努力提高竞技水平。加强了国家队和省队建设，优化了训练体系和竞赛体系。组织参加了奥运会、亚运会、全运会等重大赛事，取得了优异成绩。全年共获得世界冠军二十五个，亚洲冠军四十八个，打破世界纪录三项，为国争光、为省添彩。加强了青少年体育工作，开展了青少年体育训练营、校园足球联赛等活动，发现和培养了一批优秀体育后备人才。</w:t>
+        <w:t>饮料设备更新改造取得新进展。引进自动化灌装线十条，水处理设备五套，调配设备十套。设备投资总额达八千万元，设备自动化水平显著提升。饮料生产线智能化改造完成八条，生产效率提高百分之三十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在体育产业方面，我们积极推动体育产业高质量发展，培育新的经济增长点。制定了体育产业发展规划，明确了发展目标和重点任务。支持了体育制造业转型升级，推动了体育服务业快速发展。促进了体育与旅游、文化、健康等产业融合，拓展了产业发展空间。全年体育产业增加值同比增长百分之十二，带动就业人数超过一百万人。</w:t>
+        <w:t>二、饮料研发创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>饮料研发投入持续增加。全年研发投入达四千万元，占销售收入百分之四。完成饮料研发项目十五个，获得专利授权十项。饮料配方研发取得新突破，开发新配方三十余种，其中低糖配方十种，天然配方十种。饮料口味研发深入开展，开发新口味二十余种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）全民健身蓬勃发展。我们坚持以人民为中心的发展思想，不断完善公共体育服务体系。新建改建体育场地设施一千二百余处，人均体育场地面积达到二点三平方米。组织开展了全民健身运动会、社区运动会等群众性体育活动五千余场，参与群众达八百万人次。培训社会体育指导员五千余名，每千人拥有社会体育指导员二点五名。国民体质监测合格率达到百分之九十，群众身体素质明显提升。</w:t>
+        <w:t>饮料健康化研发工作取得新进展。开发低糖饮料产品五种，无糖饮料产品三种，功能性饮料产品五种。饮料营养成分研究深入开展，完成营养成分分析项目五十个。饮料保质期研究取得新成效，延长产品保质期百分之二十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）竞技体育成绩优异。我们坚持科学训练、刻苦训练，竞技体育水平稳步提高。在东京奥运会上，我省运动员获得金牌五枚、银牌三枚、铜牌四枚，创历史最好成绩。在全运会上，获得金牌四十二枚、奖牌一百二十枚，位居全国前列。加强了青少年体育工作，建立了青少年体育训练体系，培养输送优秀运动员三百余名。加强了教练员队伍建设，引进了一批高水平教练员，训练水平明显提升。</w:t>
+        <w:t>三、饮料质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）体育产业快速发展。我们积极推动体育产业高质量发展，产业规模持续扩大。体育制造业转型升级步伐加快，智能健身器材、运动装备等新产品不断涌现。体育服务业蓬勃发展，体育培训、体育赛事、体育旅游等业态快速增长。体育消费市场活跃，体育消费规模持续扩大。全年体育产业总产值突破三千亿元，增加值占GDP比重达到百分之一点五。</w:t>
+        <w:t>饮料质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立饮料质量标准体系，制定饮料质量检验标准四十余项。实施饮料质量全程检验制度，饮料产品合格率达到百分之九十九点八。饮料产品客户满意度达到百分之九十四。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）体育改革深入推进。我们坚持改革创新，推动体育体制机制改革。深化了体育协会改革，推进了体育社会组织实体化建设。完善了体育赛事管理制度，激发了社会力量办赛积极性。推进了体育场馆运营管理改革，提高了场馆使用效率。加强了体育法治建设，完善了体育法规制度体系。</w:t>
+        <w:t>饮料标准化工作深入开展。参与制定国家标准三项，行业标准六项，企业标准十五项。饮料检测能力不断提升，建立饮料检测实验室，完成饮料检测项目三千余个。饮料安全管理工作取得新成效，建立饮料安全管理体系，产品安全合格率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>四、饮料服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是公共体育服务供给仍不均衡，城乡差距较大。二是竞技体育优势项目不多，整体实力有待提升。三是体育产业结构不够优化，服务业占比偏低。四是体育人才队伍建设有待加强，高端人才短缺。五是体育法治建设需要进一步加强。</w:t>
+        <w:t>饮料服务领域不断拓展。商超渠道服务完成产值四亿元，餐饮渠道服务完成产值二亿元，电商渠道服务完成产值二亿元，出口服务完成产值二亿元。饮料销售渠道不断拓展，线上销售占比达到百分之二十五，线下销售网络覆盖全国。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>饮料品牌建设工作深入开展。培育饮料品牌六个，品牌产品产值占比达到百分之六十。饮料品牌推广工作取得新成效，参加国内外饮料展会十次，品牌知名度显著提升。饮料品牌价值评估工作完成，品牌价值达四亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续深入实施全民健身国家战略，加快建设体育强国。一是完善公共体育服务体系，推动全民健身高质量发展。二是加强竞技体育工作，努力提高竞技水平。三是推动体育产业高质量发展，培育新的经济增长点。四是深化体育改革，激发发展活力。五是加强体育人才队伍建设，夯实发展基础。</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>当前工作中存在的主要问题：一是饮料研发创新能力不足，产品同质化现象严重；二是饮料品牌影响力有限，国际竞争力不强；三是饮料健康化程度有待提升，低糖无糖产品占比偏低；四是饮料人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强饮料创新能力建设，推进健康化发展，加强品牌建设，培养专业人才，推动饮料行业高质量发展，更好地满足人民消费需求。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>