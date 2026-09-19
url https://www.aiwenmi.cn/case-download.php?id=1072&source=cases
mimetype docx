--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>健身行业工作总结模板</w:t>
+        <w:t>烟草行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>烟草行业是国家财政收入的重要来源，在履行社会责任方面发挥着重要作用。本年度，我单位认真贯彻落实烟草专卖法律法规，不断提升烟草技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实全民健身国家战略和健康中国行动部署，积极推动健身行业规范有序发展，在行业监管、服务提升、标准建设、人才培养等方面取得了显著成效。全年新增健身场所三百余家，健身行业总产值突破八百亿元，参与健身锻炼人数达到五千万人次，为推动全民健身事业发展作出了积极贡献。</w:t>
+        <w:t>一、烟草生产规模稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强健身场所和健身服务管理。开展了健身行业专项整治行动，查处了一批违法违规经营行为。建立了健身场所信用档案，实施了信用分级分类监管。规范了预付卡管理，保护了消费者合法权益。全年共检查健身场所一千五百余家，整改问题场所二百余家，查处违法违规案件五十余起。</w:t>
+        <w:t>全年共完成烟草产值二十亿元，较上年增长百分之八。其中卷烟产值十八亿元，烟叶产值一亿五千万元，其他烟草制品产值五千万元。卷烟产量达到五十万箱，其中一类卷烟十万箱，二类卷烟十五万箱，三类卷烟二十万箱，其他卷烟五万箱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务提升方面，我们积极推动健身服务提质增效，满足群众多样化健身需求。引导健身场所优化服务流程，提升服务质量。推广智能化健身设备，提高健身服务科技含量。开展健身服务标准化建设，规范服务行为。全年健身场所服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
+        <w:t>烟草设备更新改造取得新进展。引进高速卷接包机组五套，制丝生产线两条，物流自动化系统一套。设备投资总额达二亿元，设备自动化水平显著提升。烟草生产线智能化改造完成五条，生产效率提高百分之二十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在标准建设方面，我们加强健身行业标准化工作，完善标准体系。制定了健身场所建设标准、健身服务规范、健身教练资质标准等系列标准，为行业发展提供了规范指引。开展了标准宣贯培训，提高了行业标准化意识。推动了标准实施，促进了健身服务规范化发展。</w:t>
+        <w:t>二、烟草技术创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>烟草技术研发投入持续增加。全年研发投入达一亿元，占销售收入百分之五。完成烟草技术研发项目十五个，获得专利授权二十项。卷烟配方研发取得新突破，开发新配方二十余种，其中低焦油配方十种，特色配方五种。卷烟工艺创新深入开展，开发新工艺十种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规模持续扩大。我们积极推动健身行业发展，行业规模不断扩大。全年新增健身场所三百余家，健身场所总数达到五千余家。健身行业从业人员达到三十万人，较上年增长百分之十五。健身行业总产值突破八百亿元，同比增长百分之十八。参与健身锻炼人数达到五千万人次，经常参加健身锻炼人数比例稳步提升。</w:t>
+        <w:t>烟草减害降焦工作取得新进展。卷烟焦油含量平均降低至十毫克以下，卷烟有害成分释放量降低百分之十五。烟草新型制品研发取得新成效，开发加热不燃烧产品三种，电子烟产品两种。烟草品质提升工作深入开展，烟叶质量等级提升百分之十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务质量明显提升。我们坚持质量第一、服务至上，推动健身服务提质增效。引导健身场所完善服务设施，优化服务环境。推广智能化健身设备，提供个性化健身方案。加强健身教练培训，提高专业服务水平。全年健身场所服务满意度达到百分之八十五，会员续费率达到百分之七十，服务质量明显提升。</w:t>
+        <w:t>三、烟草质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）行业秩序持续好转。我们坚持依法监管、规范发展，持续整治行业乱象。开展了预付卡专项整治，规范了预付卡发行和使用。打击了虚假宣传、价格欺诈等违法违规行为，维护了消费者合法权益。建立了行业自律机制，推动了行业诚信建设。全年消费者投诉量下降百分之三十，行业秩序持续好转。</w:t>
+        <w:t>烟草质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立烟草质量标准体系，制定烟草质量检验标准五十余项。实施烟草质量全程检验制度，烟草产品合格率达到百分之九十九点九。烟草产品客户满意度达到百分之九十二。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）人才培养成效显著。我们高度重视健身人才培养工作，加强人才队伍建设。组织开展了健身教练培训，培训人员达五千人次。建立了健身教练资质认证体系，规范了从业资格管理。引进了一批高水平健身教练，提升了行业整体水平。全年新增持证健身教练三千余名，健身教练持证率达到百分之九十。</w:t>
+        <w:t>烟草标准化工作深入开展。参与制定国家标准五项，行业标准十项，企业标准二十项。烟草检测能力不断提升，建立烟草检测实验室，完成烟草检测项目五千余个。烟草安全管理工作取得新成效，建立烟草安全管理体系，安全生产事故率为零。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）智能化水平稳步提升。我们积极推动健身行业数字化转型，提升智能化水平。推广了智能健身设备、健身APP、在线健身课程等新产品新服务。建设了智慧健身场所，实现了设备互联、数据共享。开发了健身大数据平台，为科学健身提供了数据支撑。智能化健身设备覆盖率达到百分之六十，数字化转型取得积极进展。</w:t>
+        <w:t>四、烟草服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>烟草专卖管理工作深入开展。完成烟草专卖零售许可证核发五千余户，烟草专卖执法检查一千余次，查处涉烟违法案件三百余件。烟草市场秩序维护工作取得新成效，市场净化率达到百分之九十八。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是部分健身场所经营不规范，存在预付卡风险。二是服务质量参差不齐，消费者投诉较多。三是健身教练队伍素质不一，专业水平有待提高。四是行业标准体系不够完善，标准化程度不高。五是智能化应用不够深入，数字化转型步伐需要加快。</w:t>
+        <w:t>烟草品牌建设工作深入开展。培育烟草品牌五个，品牌产品产值占比达到百分之七十。烟草品牌推广工作取得新成效，品牌知名度显著提升。烟草品牌价值评估工作完成，品牌价值达十亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动健身行业规范有序发展，更好满足群众健身需求。一是加强行业监管，规范市场秩序。二是提升服务质量，增强消费者满意度。三是加强人才培养，提高队伍素质。四是完善标准体系，推动标准化发展。五是推进智能化建设，提升数字化水平。</w:t>
+        <w:t>当前工作中存在的主要问题：一是烟草技术创新能力不足，新型烟草制品研发滞后；二是烟草品牌影响力有待提升，高端品牌竞争力不强；三是烟草健康风险防控压力较大，减害降焦任务艰巨；四是烟草人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强烟草创新能力建设，推进减害降焦工作，加强品牌建设，培养专业人才，推动烟草行业高质量发展，更好地履行社会责任。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>