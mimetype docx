--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>美容美发行业工作总结模板</w:t>
+        <w:t>酒类行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>酒类行业是食品工业的重要组成部分，在满足人民消费需求方面发挥着重要作用。本年度，我单位认真贯彻落实食品安全法，不断提升酒类技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于服务业发展的方针政策，积极推动美容美发行业规范健康发展，在行业监管、标准建设、人才培养、消费维权等方面取得了显著成效。全年新增美容美发机构一千余家，行业总产值突破二千亿元，从业人员达到五百万人，为促进服务业发展、扩大就业作出了积极贡献。</w:t>
+        <w:t>一、酒类生产规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强美容美发机构管理。开展了美容美发行业专项整治行动，重点整治无证经营、虚假宣传、使用不合格产品等违法违规行为。建立了美容美发机构信用档案，实施了信用分级分类监管。规范了美容美发服务行为，保护了消费者合法权益。全年共检查美容美发机构五千余家，整改问题机构八百家，查处违法违规案件一百二十起。</w:t>
+        <w:t>全年共完成酒类产值十五亿元，较上年增长百分之十。其中白酒产值十亿元，啤酒产值三亿元，葡萄酒产值一亿五千万元，其他酒类产值五千万元。酒类产量达到十万吨，其中白酒五万吨，啤酒四万吨，葡萄酒五千吨，其他酒类五千吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在标准建设方面，我们加强美容美发行业标准化工作，完善标准体系。制定了美容美发机构服务规范、美容美发产品质量标准、美容美发从业人员资质标准等系列标准，为行业发展提供了规范指引。开展了标准宣贯培训，提高了行业标准化意识。推动了标准实施，促进了美容美发服务规范化发展。</w:t>
+        <w:t>酒类设备更新改造取得新进展。引进自动化酿造设备十套，灌装生产线五条，储酒设备二十套。设备投资总额达一亿元，设备自动化水平显著提升。酒类生产线智能化改造完成八条，生产效率提高百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在人才培养方面，我们高度重视美容美发人才培养工作，加强人才队伍建设。组织开展了美容美发技能培训，培训人员达二万人次。建立了美容美发从业人员资质认证体系，规范了从业资格管理。举办了美容美发技能大赛，选拔了一批优秀技能人才。全年新增持证美容美发师五千余名，从业人员专业素质稳步提升。</w:t>
+        <w:t>二、酒类研发创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>酒类研发投入持续增加。全年研发投入达五千万元，占销售收入百分之三点三。完成酒类研发项目二十个，获得专利授权十五项。酒类配方研发取得新突破，开发新配方三十余种，其中低度酒配方十种，特色配方十种。酒类酿造工艺创新深入开展，开发新工艺十种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规模稳步扩大。我们积极推动美容美发行业发展，行业规模持续扩大。全年新增美容美发机构一千余家，机构总数达到五十万家。行业从业人员达到五百万人，较上年增长百分之八。行业总产值突破二千亿元，同比增长百分之十二。美容美发消费市场规模持续扩大，消费结构不断优化。</w:t>
+        <w:t>酒类品质提升工作取得新进展。白酒优质品率提升至百分之六十，啤酒新鲜度提升百分之二十，葡萄酒品质等级提升一级。酒类陈化研究深入开展，建立酒类陈化数据库，优化陈化工艺参数。酒类风味研究取得新成效，建立风味物质图谱，开发风味调控技术。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务质量明显提升。我们坚持质量第一、服务至上，推动美容美发服务提质增效。引导美容美发机构完善服务流程，优化服务环境。推广使用合格产品，保障服务安全。加强从业人员培训，提高专业服务水平。全年美容美发机构服务满意度达到百分之八十，消费者投诉量下降百分之二十，服务质量明显提升。</w:t>
+        <w:t>三、酒类质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）行业秩序持续好转。我们坚持依法监管、规范发展，持续整治行业乱象。开展了美容美发行业专项整治，查处了一批违法违规案件。打击了虚假宣传、价格欺诈等行为，维护了消费者合法权益。建立了行业自律机制，推动了行业诚信建设。全年查处违法违规案件一百二十起，处罚金额达三百万元，行业秩序持续好转。</w:t>
+        <w:t>酒类质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立酒类质量标准体系，制定酒类质量检验标准四十余项。实施酒类质量全程检验制度，酒类产品合格率达到百分之九十九点八。酒类产品客户满意度达到百分之九十三。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）人才培养成效显著。我们高度重视美容美发人才培养工作，加强人才队伍建设。组织开展了美容美发技能培训，培训人员达二万人次。建立了从业人员资质认证体系，规范了从业资格管理。举办了美容美发技能大赛，选拔了一批优秀技能人才。全年新增持证美容美发师五千余名，从业人员持证率达到百分之七十五。</w:t>
+        <w:t>酒类标准化工作深入开展。参与制定国家标准四项，行业标准八项，企业标准十五项。酒类检测能力不断提升，建立酒类检测实验室，完成酒类检测项目三千余个。酒类安全管理工作取得新成效，建立酒类安全管理体系，产品安全合格率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）消费维权成效明显。我们高度重视消费者权益保护工作，加强消费维权工作。建立了美容美发消费投诉快速处理机制，及时处理消费者投诉。开展了消费教育活动，提高了消费者维权意识。加强了预付卡管理，防范了消费风险。全年处理消费者投诉一千五百件，为消费者挽回经济损失二百余万元。</w:t>
+        <w:t>四、酒类服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>酒类服务领域不断拓展。商超渠道服务完成产值五亿元，餐饮渠道服务完成产值四亿元，电商渠道服务完成产值三亿元，出口服务完成产值三亿元。酒类销售渠道不断拓展，线上销售占比达到百分之二十，线下销售网络覆盖全国。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是部分机构经营不规范，存在无证经营、超范围经营等问题。二是产品质量参差不齐，存在使用不合格产品现象。三是从业人员素质不一，专业水平有待提高。四是行业标准体系不够完善，标准化程度不高。五是消费纠纷较多，维权机制有待完善。</w:t>
+        <w:t>酒类品牌建设工作深入开展。培育酒类品牌六个，品牌产品产值占比达到百分之六十五。酒类品牌推广工作取得新成效，参加国内外酒类展会十五次，品牌知名度显著提升。酒类品牌价值评估工作完成，品牌价值达八亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动美容美发行业规范健康发展，更好满足人民群众美好生活需要。一是加强行业监管，规范市场秩序。二是完善标准体系，推动标准化发展。三是加强人才培养，提高队伍素质。四是强化消费维权，保护消费者权益。五是推动转型升级，提升发展质量。</w:t>
+        <w:t>当前工作中存在的主要问题：一是酒类研发创新能力不足，产品同质化现象严重；二是酒类品牌影响力有限，国际竞争力不强；三是酒类质量安全风险防控能力有待提升；四是酒类人才队伍建设滞后，专业酿造人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强酒类创新能力建设，提升质量安全水平，加强品牌建设，培养专业人才，推动酒类行业高质量发展，更好地满足人民消费需求。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>