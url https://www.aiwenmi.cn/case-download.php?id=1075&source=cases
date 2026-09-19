--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>养老行业工作总结模板</w:t>
+        <w:t>咖啡行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>咖啡行业是新兴消费领域，在满足人民美好生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实咖啡产业发展规划，不断提升咖啡技术和服务水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于积极应对人口老龄化的决策部署，加快推进养老服务体系建设，在养老服务供给、服务质量提升、医养结合、人才培养等方面取得了显著成效。全年新增养老床位三万张，养老机构达到三千家，社区养老服务设施覆盖率达到百分之九十，为老年人提供了更加优质便捷的养老服务。</w:t>
+        <w:t>一、咖啡生产规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在养老服务供给方面，我们坚持政府主导、社会参与，加快养老服务设施建设。新建了一批养老机构，增加了养老床位供给。推进了社区养老服务设施建设，完善了社区养老服务网络。发展了居家养老服务，为老年人提供了上门服务。全年新增养老床位三万张，每千名老年人拥有养老床位达到三十五张。</w:t>
+        <w:t>全年共完成咖啡产值五亿元，较上年增长百分之二十。其中咖啡豆产值二亿元，速溶咖啡产值一亿五千万元，现磨咖啡产值一亿元，其他咖啡制品产值五千万元。咖啡产量达到五千吨，其中咖啡豆三千吨，速溶咖啡一千五百吨，其他咖啡制品五百吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务质量提升方面，我们积极推进养老服务标准化建设，提高服务质量。制定了养老机构服务规范，规范了服务行为。开展了养老服务质量提升行动，引导机构提高服务质量。建立了养老服务质量评价体系，实施了服务质量监测。全年养老机构服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
+        <w:t>咖啡设备更新改造取得新进展。引进咖啡烘焙设备十套，咖啡研磨设备二十台，咖啡包装设备十套。设备投资总额达二千万元，设备自动化水平显著提升。咖啡生产线智能化改造完成五条，生产效率提高百分之三十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在医养结合方面，我们积极推进医疗卫生与养老服务融合发展，满足老年人健康养老需求。建立了医养结合工作机制，完善了政策体系。推进了养老机构内设医疗机构建设，提高了医疗服务能力。开展了家庭医生签约服务，为老年人提供了健康管理服务。全年养老机构内设医疗机构覆盖率达到百分之六十，家庭医生签约服务覆盖率达到百分之七十。</w:t>
+        <w:t>二、咖啡研发创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>咖啡研发投入持续增加。全年研发投入达一千五百万元，占销售收入百分之三。完成咖啡研发项目十个，获得专利授权八项。咖啡烘焙工艺研发取得新突破，开发新烘焙曲线二十种，其中浅烘焙五种，中烘焙十种，深烘焙五种。咖啡拼配配方研发深入开展，开发拼配配方三十余种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）养老服务体系更加完善。我们加快推进养老服务体系建设，形成了居家社区机构相协调、医养康养相结合的养老服务体系。养老机构达到三千家，养老床位达到三十万张。社区养老服务设施覆盖率达到百分之九十，日间照料中心覆盖率达到百分之八十。居家养老服务覆盖面持续扩大，为老年人提供了更加便捷的服务。</w:t>
+        <w:t>咖啡品质提升工作取得新进展。咖啡豆优质品率提升至百分之六十，咖啡新鲜度提升百分之二十。咖啡产地溯源工作深入开展，建立咖啡产地数据库，实现咖啡全程可追溯。咖啡风味研究取得新成效，建立咖啡风味轮，开发风味调控技术。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务质量明显提升。我们积极推进养老服务标准化建设，提高服务质量。制定了养老机构服务规范，规范了服务行为。开展了养老服务质量提升行动，引导机构提高服务质量。建立了养老服务质量评价体系，实施了服务质量监测。全年养老机构服务满意度达到百分之八十五，服务投诉量下降百分之二十。</w:t>
+        <w:t>三、咖啡质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）医养结合深入推进。我们积极推进医疗卫生与养老服务融合发展，满足老年人健康养老需求。建立了医养结合工作机制，完善了政策体系。推进了养老机构内设医疗机构建设，提高了医疗服务能力。开展了家庭医生签约服务，为老年人提供了健康管理服务。全年养老机构内设医疗机构覆盖率达到百分之六十，家庭医生签约服务覆盖率达到百分之七十。</w:t>
+        <w:t>咖啡质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证。建立咖啡质量标准体系，制定咖啡质量检验标准二十余项。实施咖啡质量全程检验制度，咖啡产品合格率达到百分之九十九。咖啡产品客户满意度达到百分之九十四。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）人才培养成效显著。我们高度重视养老服务人才培养工作，加强人才队伍建设。组织开展了养老服务技能培训，培训人员达五万人次。建立了养老服务人员资质认证体系，规范了从业资格管理。举办了养老服务技能大赛，选拔了一批优秀技能人才。全年新增持证养老护理员一万名，从业人员持证率达到百分之五十。</w:t>
+        <w:t>咖啡标准化工作深入开展。参与制定国家标准两项，行业标准四项，企业标准八项。咖啡检测能力不断提升，建立咖啡检测实验室，完成咖啡检测项目一千余个。咖啡安全管理工作取得新成效，建立咖啡安全管理体系，产品安全合格率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）智慧养老稳步推进。我们积极推进智慧养老建设，提升养老服务智能化水平。建设了智慧养老服务平台，实现了养老服务信息化管理。推广了智能养老设备，为老年人提供了智能化服务。开发了养老服务APP，方便老年人获取服务信息。智慧养老服务平台覆盖率达到百分之七十，智能化服务水平稳步提升。</w:t>
+        <w:t>四、咖啡服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>咖啡服务领域不断拓展。咖啡零售服务完成产值二亿元，咖啡批发服务完成产值一亿元，咖啡电商服务完成产值一亿元，咖啡出口服务完成产值一亿元。咖啡销售渠道不断拓展，线上销售占比达到百分之三十，线下门店数量达到三百家。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是养老服务供给仍不均衡，农村养老服务设施建设相对滞后。二是服务质量参差不齐，标准化程度不高。三是从业人员素质不一，专业水平有待提高。四是医养结合深度不够，医疗服务能力有待加强。五是智慧养老应用不够深入，智能化水平需要提升。</w:t>
+        <w:t>咖啡品牌建设工作深入开展。培育咖啡品牌五个，品牌产品产值占比达到百分之五十五。咖啡品牌推广工作取得新成效，参加国内外咖啡展会十次，品牌知名度显著提升。咖啡品牌价值评估工作完成，品牌价值达二亿元。咖啡文化传播工作深入开展，举办咖啡文化活动十五次，传播咖啡文化知识。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加快推进养老服务体系建设，为老年人提供更加优质便捷的养老服务。一是增加养老服务供给，完善服务网络。二是提升服务质量，满足多样化需求。三是推进医养结合，提高健康服务能力。四是加强人才培养，提高队伍素质。五是推进智慧养老，提升智能化水平。</w:t>
+        <w:t>当前工作中存在的主要问题：一是咖啡创新能力不足，产品同质化现象严重；二是咖啡品牌影响力有限，国际竞争力不强；三是咖啡品质稳定性有待提升；四是咖啡人才队伍建设滞后，专业人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强咖啡创新能力建设，提升品质稳定性，加强品牌建设，培养专业人才，推动咖啡行业高质量发展，更好地满足人民美好生活需要。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>