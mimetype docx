--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>物业管理行业工作总结模板</w:t>
+        <w:t>糖果行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>糖果行业是食品工业的重要组成部分，在满足人民消费需求方面发挥着重要作用。本年度，我单位认真贯彻落实食品安全法，不断提升糖果技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于加强和改进物业管理工作的部署要求，积极推动物业管理行业规范健康发展，在行业监管、服务质量提升、信用体系建设、矛盾纠纷化解等方面取得了显著成效。全年新增物业管理企业二百家，物业管理面积达到十亿平方米，服务居民达到一千万人，为改善人居环境、促进社会和谐作出了积极贡献。</w:t>
+        <w:t>一、糖果生产规模稳步增长</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强物业管理企业监管。开展了物业管理行业专项整治行动，重点整治服务不到位、收费不规范、公共收益不公开等问题。建立了物业管理企业信用档案，实施了信用分级分类监管。规范了物业服务收费行为，保护了业主合法权益。全年共检查物业管理企业一千家，整改问题企业一百五十家，查处违法违规案件八十起。</w:t>
+        <w:t>全年共完成糖果产值六亿元，较上年增长百分之十二。其中硬糖产值二亿元，软糖产值二亿元，巧克力产值一亿五千万元，其他糖果产值五千万元。糖果产量达到三万吨，其中硬糖一万吨，软糖一万吨，巧克力八千吨，其他糖果二千吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务质量提升方面，我们积极推进物业服务标准化建设，提高服务质量。制定了物业服务标准，规范了服务行为。开展了物业服务质量提升行动，引导企业提高服务质量。建立了物业服务质量评价体系，实施了服务质量监测。全年物业服务满意度达到百分之八十，较上年提升五个百分点。</w:t>
+        <w:t>糖果设备更新改造取得新进展。引进自动化糖果生产线十条，巧克力生产设备五套，糖果包装设备二十台。设备投资总额达三千万元，设备自动化水平显著提升。糖果生产线智能化改造完成八条，生产效率提高百分之三十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在信用体系建设方面，我们积极推进物业管理信用体系建设，建立了物业管理企业信用档案。开发了物业管理信用信息平台，实现了信用信息归集、共享和应用。开展了物业管理企业信用评价，实施了信用分级分类监管。建立了守信激励和失信惩戒机制，推动行业诚信发展。全年归集物业管理企业信用信息五千条，评价企业一千家。</w:t>
+        <w:t>二、糖果研发创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>糖果研发投入持续增加。全年研发投入达一千八百万元，占销售收入百分之三。完成糖果研发项目十五个，获得专利授权十二项。糖果配方研发取得新突破，开发新配方五十余种，其中低糖配方二十种，无糖配方十种。糖果口味研发深入开展，开发新口味三十余种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规模稳步扩大。我们积极推动物业管理行业发展，行业规模持续扩大。全年新增物业管理企业二百家，企业总数达到五千家。物业管理面积达到十亿平方米，较上年增长百分之十。服务居民达到一千万人，服务覆盖面持续扩大。行业总产值突破五百亿元，同比增长百分之十二。</w:t>
+        <w:t>糖果健康化研发工作取得新进展。开发低糖糖果产品十种，无糖糖果产品五种，功能性糖果产品五种。糖果营养成分研究深入开展，完成营养成分分析项目五十个。糖果保质期研究取得新成效，延长产品保质期百分之十五。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务质量明显提升。我们积极推进物业服务标准化建设，提高服务质量。制定了物业服务标准，规范了服务行为。开展了物业服务质量提升行动，引导企业提高服务质量。建立了物业服务质量评价体系，实施了服务质量监测。全年物业服务满意度达到百分之八十，服务投诉量下降百分之十五。</w:t>
+        <w:t>三、糖果质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）信用体系建设成效显著。我们积极推进物业管理信用体系建设，取得了显著成效。建立了物业管理企业信用档案，归集信用信息五千条。开发了物业管理信用信息平台，实现了信用信息查询和验证。开展了物业管理企业信用评价，评价企业一千家。建立了守信激励和失信惩戒机制，推动行业诚信发展。</w:t>
+        <w:t>糖果质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立糖果质量标准体系，制定糖果质量检验标准三十余项。实施糖果质量全程检验制度，糖果产品合格率达到百分之九十九点八。糖果产品客户满意度达到百分之九十三。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）矛盾纠纷化解成效明显。我们高度重视物业管理矛盾纠纷化解工作，建立了矛盾纠纷调解机制。设立了物业管理矛盾纠纷调解中心，及时化解矛盾纠纷。开展了物业管理法律法规宣传，提高了业主和企业的法律意识。建立了物业管理投诉处理机制，及时处理业主投诉。全年调解物业管理矛盾纠纷三千件，调解成功率达到百分之八十五。</w:t>
+        <w:t>糖果标准化工作深入开展。参与制定国家标准三项，行业标准五项，企业标准十项。糖果检测能力不断提升，建立糖果检测实验室，完成糖果检测项目二千余个。糖果安全管理工作取得新成效，建立糖果安全管理体系，产品安全合格率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）智慧物业稳步推进。我们积极推进智慧物业建设，提升物业管理智能化水平。建设了智慧物业管理平台，实现了物业管理信息化。推广了智能门禁、智能停车等设备，提高了物业管理效率。开发了物业管理APP，方便业主获取服务信息。智慧物业管理平台覆盖率达到百分之六十，智能化管理水平稳步提升。</w:t>
+        <w:t>四、糖果服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>糖果服务领域不断拓展。商超渠道服务完成产值二亿五千万元，电商渠道服务完成产值一亿五千万元，出口服务完成产值一亿元，其他渠道服务完成产值一亿元。糖果销售渠道不断拓展，线上销售占比达到百分之三十，线下销售网络覆盖全国。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是部分企业管理不规范，服务质量参差不齐。二是收费行为不够规范，存在乱收费现象。三是公共收益管理不透明，业主权益保障不够。四是矛盾纠纷较多，调解机制有待完善。五是智慧物业应用不够深入，智能化水平需要提升。</w:t>
+        <w:t>糖果品牌建设工作深入开展。培育糖果品牌六个，品牌产品产值占比达到百分之六十。糖果品牌推广工作取得新成效，参加国内外糖果展会十次，品牌知名度显著提升。糖果品牌价值评估工作完成，品牌价值达三亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动物业管理行业规范健康发展，为居民提供更加优质的物业服务。一是加强行业监管，规范市场秩序。二是提升服务质量，满足居民需求。三是完善信用体系，推动诚信发展。四是加强矛盾纠纷化解，维护社会和谐。五是推进智慧物业，提升智能化水平。</w:t>
+        <w:t>当前工作中存在的主要问题：一是糖果研发创新能力不足，产品同质化现象严重；二是糖果品牌影响力有限，国际竞争力不强；三是糖果健康化程度有待提升，低糖无糖产品占比偏低；四是糖果人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强糖果创新能力建设，推进健康化发展，加强品牌建设，培养专业人才，推动糖果行业高质量发展，更好地满足人民消费需求。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>