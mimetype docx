--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>保安行业工作总结模板</w:t>
+        <w:t>调味品行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>调味品行业是食品工业的重要组成部分，在丰富人民饮食生活方面发挥着重要作用。本年度，我单位认真贯彻落实食品安全法，不断提升调味品技术和管理水平，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于保安服务管理的法律法规，积极推动保安行业规范健康发展，在行业监管、服务质量提升、队伍建设、技术防范等方面取得了显著成效。全年新增保安服务企业五十家，保安员达到三十万人，为客户单位提供安全服务十万余次，为维护社会治安、保障人民安全作出了积极贡献。</w:t>
+        <w:t>一、调味品生产规模持续扩大</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强保安服务企业监管。开展了保安行业专项整治行动，重点整治无证经营、违规招用保安员、违规着装等问题。建立了保安服务企业信用档案，实施了信用分级分类监管。规范了保安服务行为，保护了客户单位合法权益。全年共检查保安服务企业五百家，整改问题企业八十家，查处违法违规案件六十起。</w:t>
+        <w:t>全年共完成调味品产值十亿元，较上年增长百分之十一。其中酱油产值三亿元，食醋产值二亿元，味精产值一亿五千万元，酱类产值一亿五千万元，复合调味品产值一亿元，其他调味品产值一亿元。调味品产量达到二十万吨，其中酱油八万吨，食醋四万吨，味精三万吨，酱类三万吨，复合调味品一万吨，其他调味品一万吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务质量提升方面，我们积极推进保安服务标准化建设，提高服务质量。制定了保安服务标准，规范了服务行为。开展了保安服务质量提升行动，引导企业提高服务质量。建立了保安服务质量评价体系，实施了服务质量监测。全年保安服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
+        <w:t>调味品设备更新改造取得新进展。引进自动化发酵设备十套，调配设备五套，灌装生产线八条。设备投资总额达五千万元，设备自动化水平显著提升。调味品生产线智能化改造完成十条，生产效率提高百分之三十。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在队伍建设方面，我们高度重视保安队伍建设工作，加强队伍管理。组织开展了保安员培训，培训人员达五万人次。建立了保安员资质认证体系，规范了从业资格管理。举办了保安技能大赛，选拔了一批优秀技能人才。全年新增持证保安员二万名，保安员持证率达到百分之九十。</w:t>
+        <w:t>二、调味品研发创新成效显著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、主要工作成效</w:t>
+        <w:t>调味品研发投入持续增加。全年研发投入达三千万元，占销售收入百分之三。完成调味品研发项目二十个，获得专利授权十五项。调味品配方研发取得新突破，开发新配方六十余种，其中低盐配方二十种，鲜味配方二十种。调味品发酵工艺创新深入开展，开发新工艺十种。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规模稳步扩大。我们积极推动保安行业发展，行业规模持续扩大。全年新增保安服务企业五十家，企业总数达到一千家。保安员达到三十万人，较上年增长百分之八。为客户单位提供安全服务十万余次，服务覆盖面持续扩大。行业总产值突破二百亿元，同比增长百分之十。</w:t>
+        <w:t>调味品健康化研发工作取得新进展。开发低盐调味品产品十种，零添加调味品产品五种，有机调味品产品三种。调味品营养成分研究深入开展，完成营养成分分析项目一百个。调味品发酵微生物研究取得新成效，筛选优良菌株十株。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务质量明显提升。我们积极推进保安服务标准化建设，提高服务质量。制定了保安服务标准，规范了服务行为。开展了保安服务质量提升行动，引导企业提高服务质量。建立了保安服务质量评价体系，实施了服务质量监测。全年保安服务满意度达到百分之八十五，服务投诉量下降百分之二十。</w:t>
+        <w:t>三、调味品质量管理稳步提升</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）队伍建设成效显著。我们高度重视保安队伍建设工作，加强队伍管理。组织开展了保安员培训，培训人员达五万人次。建立了保安员资质认证体系，规范了从业资格管理。举办了保安技能大赛，选拔了一批优秀技能人才。全年新增持证保安员二万名，保安员持证率达到百分之九十。保安队伍整体素质稳步提升。</w:t>
+        <w:t>调味品质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO22000食品安全管理体系认证、HACCP认证。建立调味品质量标准体系，制定调味品质量检验标准五十余项。实施调味品质量全程检验制度，调味品产品合格率达到百分之九十九点八。调味品产品客户满意度达到百分之九十四。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）技术防范水平提升。我们积极推进保安技术防范建设，提升技术防范水平。推广了视频监控、门禁系统、报警系统等技术防范设备，提高了安全防范能力。建设了保安服务指挥调度平台，实现了保安服务信息化管理。开发了保安服务APP，提高了服务效率。技术防范设备覆盖率达到百分之八十，技术防范水平稳步提升。</w:t>
+        <w:t>调味品标准化工作深入开展。参与制定国家标准五项，行业标准十项，企业标准二十项。调味品检测能力不断提升，建立调味品检测实验室，完成调味品检测项目三千余个。调味品安全管理工作取得新成效，建立调味品安全管理体系，产品安全合格率达到百分之百。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）社会治安贡献突出。我们积极发挥保安队伍在维护社会治安中的作用，为维护社会稳定作出了积极贡献。组织保安员参与社会治安巡逻，协助公安机关维护社会治安。参与了大型活动安保工作，保障了活动安全顺利进行。协助公安机关抓获违法犯罪嫌疑人数百名，为维护社会治安作出了积极贡献。</w:t>
+        <w:t>四、调味品服务工作持续优化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>调味品服务领域不断拓展。商超渠道服务完成产值四亿元，餐饮渠道服务完成产值三亿元，电商渠道服务完成产值二亿元，出口服务完成产值一亿元。调味品销售渠道不断拓展，线上销售占比达到百分之二十，线下销售网络覆盖全国。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是部分企业经营不规范，存在无证经营、违规招用保安员等问题。二是服务质量参差不齐，标准化程度不高。三是保安员待遇偏低，队伍稳定性不强。四是技术防范应用不够深入，智能化水平需要提升。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>调味品品牌建设工作深入开展。培育调味品品牌八个，品牌产品产值占比达到百分之五十五。调味品品牌推广工作取得新成效，参加国内外调味品展会十五次，品牌知名度显著提升。调味品品牌价值评估工作完成，品牌价值达五亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、下一步工作计划</w:t>
+        <w:t>五、存在的问题与改进措施</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
-        <w:ind w:firstLine="640"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动保安行业规范健康发展，为社会提供更加优质的安全服务。一是加强行业监管，规范市场秩序。二是提升服务质量，满足客户需求。三是加强队伍建设，提高队伍素质。四是推进技术防范，提升智能化水平。五是完善自律机制，推动诚信发展。</w:t>
+        <w:t>当前工作中存在的主要问题：一是调味品研发创新能力不足，产品同质化现象严重；二是调味品品牌影响力有限，国际竞争力不强；三是调味品健康化程度有待提升，低盐产品占比偏低；四是调味品人才队伍建设滞后，专业研发人才相对短缺。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>下一步，我们将继续加强调味品创新能力建设，推进健康化发展，加强品牌建设，培养专业人才，推动调味品行业高质量发展，更好地丰富人民饮食生活。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>