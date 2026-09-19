--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>保洁行业工作总结模板</w:t>
+        <w:t>珠宝首饰行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>珠宝首饰行业作为我国消费品市场的重要组成部分，承载着文化传承、审美表达和财富保值的多重功能。2025年度，我单位紧紧围绕珠宝首饰行业高质量发展目标，深入贯彻落实国家关于促进消费升级、推动文化产业发展的战略部署，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于促进服务业发展的方针政策，积极推动保洁行业规范健康发展，在行业监管、服务质量提升、标准建设、人才培养等方面取得了显著成效。全年新增保洁服务企业三百家，保洁从业人员达到一百万人，服务面积达到五亿平方米，为改善人居环境、促进服务业发展作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强保洁服务企业监管。开展了保洁行业专项整治行动，重点整治无证经营、服务不到位、收费不规范等问题。建立了保洁服务企业信用档案，实施了信用分级分类监管。规范了保洁服务行为，保护了客户合法权益。全年共检查保洁服务企业一千家，整改问题企业一百五十家，查处违法违规案件八十起。</w:t>
+        <w:t>（一）市场规模持续扩大。全年珠宝首饰行业实现销售额约8500亿元，同比增长12.5%。其中，黄金饰品销售额占比达55%，钻石饰品占比18%，玉石翡翠占比15%，其他品类占比12%。线上销售渠道快速发展，电商渠道销售额占比提升至28%，较上年增长6个百分点。品牌集中度进一步提高，前十大品牌市场份额达到45%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务质量提升方面，我们积极推进保洁服务标准化建设，提高服务质量。制定了保洁服务标准，规范了服务行为。开展了保洁服务质量提升行动，引导企业提高服务质量。建立了保洁服务质量评价体系，实施了服务质量监测。全年保洁服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
+        <w:t>（二）产业结构优化升级。高端定制珠宝市场快速发展，个性化定制服务需求旺盛，定制珠宝销售额同比增长35%。设计师品牌和原创设计受到年轻消费者青睐，设计驱动型产品销售额占比提升至22%。智能制造水平显著提升，3D打印、激光雕刻等新技术应用广泛，生产效率提高30%以上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在标准建设方面，我们加强保洁行业标准化工作，完善标准体系。制定了保洁服务规范、保洁质量标准、保洁设备配置标准等系列标准，为行业发展提供了规范指引。开展了标准宣贯培训，提高了行业标准化意识。推动了标准实施，促进了保洁服务规范化发展。</w:t>
+        <w:t>（三）消费群体结构变化。年轻消费群体成为主力，25-40岁年龄段消费者占比达65%。婚庆消费仍是主要需求来源，婚庆珠宝消费占比约40%。投资收藏需求稳定增长，高净值人群对珠宝投资关注度提升。男性珠宝消费市场逐步打开，男性消费者占比提升至18%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规模稳步扩大。我们积极推动保洁行业发展，行业规模持续扩大。全年新增保洁服务企业三百家，企业总数达到五千家。保洁从业人员达到一百万人，较上年增长百分之十。服务面积达到五亿平方米，服务覆盖面持续扩大。行业总产值突破三百亿元，同比增长百分之十二。</w:t>
+        <w:t>（一）品牌建设成效显著。组织开展"中国珠宝品牌提升工程"，培育一批具有国际竞争力的珠宝品牌。支持企业参加国际珠宝展，提升中国珠宝品牌国际影响力。推动老字号珠宝品牌创新发展，实现传统工艺与现代设计融合。全年新增注册商标1200余件，品牌价值评估体系逐步完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务质量明显提升。我们积极推进保洁服务标准化建设，提高服务质量。制定了保洁服务标准，规范了服务行为。开展了保洁服务质量提升行动，引导企业提高服务质量。建立了保洁服务质量评价体系，实施了服务质量监测。全年保洁服务满意度达到百分之八十五，服务投诉量下降百分之二十。</w:t>
+        <w:t>（二）质量监管持续加强。建立健全珠宝首饰质量检测体系，新增国家级检测中心3家。开展珠宝首饰质量专项整治行动，查处假冒伪劣案件350余起。推动建立珠宝首饰溯源体系，实现产品全生命周期可追溯。制定修订行业标准15项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）标准建设成效显著。我们加强保洁行业标准化工作，完善标准体系。制定了保洁服务规范、保洁质量标准、保洁设备配置标准等系列标准，为行业发展提供了规范指引。开展了标准宣贯培训，培训人员达五千人次。推动了标准实施，促进了保洁服务规范化发展。行业标准覆盖率达到百分之七十。</w:t>
+        <w:t>（三）设计创新能力提升。举办珠宝设计大赛，发掘优秀设计师人才。支持企业建立设计研发中心，提高原创设计能力。推动产学研合作，与高校联合培养珠宝设计人才。全年获得设计专利2800余件，设计成果转化率显著提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）人才培养成效显著。我们高度重视保洁人才培养工作，加强人才队伍建设。组织开展了保洁技能培训，培训人员达五万人次。建立了保洁人员资质认证体系，规范了从业资格管理。举办了保洁技能大赛，选拔了一批优秀技能人才。全年新增持证保洁员二万名，从业人员持证率达到百分之六十。</w:t>
+        <w:t>（四）市场秩序规范有序。开展珠宝首饰市场专项整治，规范市场经营行为。加强价格监管，打击价格欺诈行为。推动诚信体系建设，建立企业信用档案。处理消费者投诉举报5200余件，消费者满意度达到92%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）技术装备水平提升。我们积极推进保洁技术装备升级，提升保洁效率和质量。推广了机械化保洁设备，提高了保洁效率。引进了环保清洁产品，提升了保洁质量。开发了保洁管理信息系统，实现了保洁服务信息化管理。机械化保洁设备覆盖率达到百分之五十，技术装备水平稳步提升。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）创新能力有待提升。原创设计能力不足，同质化竞争严重。新材料、新工艺研发投入不足，核心技术受制于人。设计人才短缺，高端人才引进困难。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是部分企业经营不规范，服务质量参差不齐。二是标准化程度不高，服务标准执行不够严格。三是从业人员素质不一，专业水平有待提高。四是技术装备水平偏低，机械化程度需要提升。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>（二）品牌影响力有限。国际知名品牌较少，品牌溢价能力不强。品牌文化建设滞后，品牌故事挖掘不够。国际市场开拓力度不足，出口占比偏低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）市场监管存在薄弱环节。网络销售监管难度大，假货问题时有发生。检测标准不统一，消费者维权成本高。行业自律机制不健全，违规成本偏低。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动保洁行业规范健康发展，为社会提供更加优质的保洁服务。一是加强行业监管，规范市场秩序。二是提升服务质量，满足客户需求。三是完善标准体系，推动标准化发展。四是加强人才培养，提高队伍素质。五是推进技术装备升级，提升保洁效率。</w:t>
+        <w:t>（一）推动产业高质量发展。制定珠宝首饰行业发展规划，明确发展目标和路径。支持企业技术改造升级，提高智能制造水平。推动产业集群发展，打造区域品牌。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强品牌建设。实施品牌培育工程，打造一批国际知名品牌。支持企业开展品牌营销推广，提升品牌知名度。推动品牌国际化，开拓海外市场。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）提升设计创新能力。加强设计人才培养，建立人才激励机制。支持设计研发投入，提高原创设计能力。推动设计成果转化，促进产学研深度融合。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）规范市场秩序。加强质量监管，严厉打击假冒伪劣。完善标准体系，统一检测标准。推动诚信体系建设，营造良好市场环境。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>