--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>汽车行业工作总结模板</w:t>
+        <w:t>钟表行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>钟表行业作为精密制造业的代表，承载着技术传承、工艺创新和文化积淀的重要使命。2025年度，我单位深入贯彻落实国家关于制造业高质量发展的战略部署，紧紧围绕钟表行业转型升级目标，各项工作取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于汽车产业发展的方针政策，积极推动汽车产业转型升级，在新能源汽车推广、技术创新、产业升级、市场监管等方面取得了显著成效。全年汽车产量达到三百万辆，其中新能源汽车产量达到一百万辆，汽车产业总产值突破五千亿元，为推动经济高质量发展作出了积极贡献。</w:t>
+        <w:t>一、行业发展总体情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在新能源汽车推广方面，我们深入实施新能源汽车发展战略，加快新能源汽车推广应用。制定了新能源汽车推广计划，明确了推广目标和重点任务。建设了充电基础设施，完善了充电服务网络。实施了新能源汽车购置补贴政策，降低了消费者购车成本。全年推广新能源汽车八十万辆，新能源汽车渗透率达到百分之三十三。</w:t>
+        <w:t>（一）产业规模稳步增长。全年钟表行业实现产值约1800亿元，同比增长8.5%。其中，手表产值占比65%，时钟产值占比35%。智能手表快速发展，产值同比增长25%，占手表产值比重提升至40%。出口总额达85亿美元，同比增长6.8%，主要出口市场为东南亚、欧洲和北美。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在技术创新方面，我们积极推进汽车产业技术创新，提升核心竞争力。支持企业加大研发投入，突破了一批关键核心技术。建设了汽车技术创新平台，集聚了一批创新资源。引进了高层次人才，增强了创新能力。全年汽车产业研发投入达到三百亿元，新增专利五千项，技术创新能力显著提升。</w:t>
+        <w:t>（二）产业结构持续优化。高端机械表市场稳步发展，国产品牌竞争力增强。智能穿戴设备快速普及，功能日益丰富。传统时钟向智能化、装饰化方向转型。产业集群效应明显，深圳、福建、浙江等地形成完整产业链。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在产业升级方面，我们积极推进汽车产业转型升级，优化产业结构。支持传统汽车企业转型升级，发展新能源汽车和智能网联汽车。引进了一批新能源汽车和智能网联汽车项目，壮大了产业规模。建设了汽车产业园区，促进了产业集聚发展。全年新增汽车企业五十家，汽车产业增加值同比增长百分之十五。</w:t>
+        <w:t>（三）技术创新成果丰硕。机芯研发取得突破，国产高端机芯实现量产。新材料应用广泛，陶瓷、钛合金、碳纤维等材料使用率提高。智能制造水平提升，自动化生产线普及率达60%。全年申请专利1800余件，其中发明专利420件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）产销规模稳步增长。我们积极推动汽车产业发展，产销规模稳步增长。全年汽车产量达到三百万辆，较上年增长百分之八。汽车销量达到二百九十万辆，产销率达到百分之九十七。其中新能源汽车产量达到一百万辆，较上年增长百分之五十。汽车产业总产值突破五千亿元，同比增长百分之十二。</w:t>
+        <w:t>（一）技术创新能力提升。组织实施钟表行业关键技术攻关项目，突破一批核心技术。支持企业建设研发中心，提高自主创新能力。推动产学研合作，与高校联合开展技术攻关。全年完成技术改造项目150余项，投入研发资金超过50亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）新能源汽车发展迅速。我们深入实施新能源汽车发展战略，新能源汽车发展迅速。全年推广新能源汽车八十万辆，新能源汽车渗透率达到百分之三十三。建设充电桩十万个，充电基础设施覆盖率达到百分之八十。新能源汽车产业链不断完善，电池、电机、电控等核心零部件实现本地化生产。</w:t>
+        <w:t>（二）品牌建设成效明显。开展"中国钟表品牌培育工程"，培育一批知名品牌。支持企业参加国际钟表展，提升品牌国际影响力。推动老字号品牌振兴发展，实现传统工艺与现代技术融合。新增中国驰名商标8件，品牌价值评估体系逐步完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）技术创新成效显著。我们积极推进汽车产业技术创新，技术创新成效显著。全年汽车产业研发投入达到三百亿元，研发投入强度达到百分之六。新增专利五千项，其中发明专利一千项。突破了电池能量密度、智能驾驶等一批关键核心技术。建设了汽车技术创新平台，集聚了一批创新资源。</w:t>
+        <w:t>（三）质量监管持续加强。完善钟表质量检测体系，新增检测机构5家。开展质量专项整治行动，查处质量违法案件180余起。推动建立产品溯源体系，实现质量可追溯。制定修订行业标准12项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）智能网联汽车发展加快。我们积极推进智能网联汽车发展，智能网联汽车发展加快。建设了智能网联汽车测试示范区，开展了自动驾驶测试。引进了一批智能网联汽车项目，壮大了产业规模。开发了智能网联汽车产品，提升了产品竞争力。智能网联汽车产量达到二十万辆，智能网联汽车发展取得积极进展。</w:t>
+        <w:t>（四）市场开拓取得进展。组织企业参加国内外展会，拓展销售渠道。推动电商平台合作，线上销售额占比提升至35%。开拓新兴市场，东南亚、中东市场份额增长。建立售后服务网络，提升消费者满意度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）出口规模持续扩大。我们积极推动汽车出口，出口规模持续扩大。全年汽车出口达到五十万辆，较上年增长百分之三十。新能源汽车出口达到二十万辆，占汽车出口的百分之四十。出口市场不断拓展，产品竞争力持续提升。汽车出口成为产业发展的重要增长点。</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）核心技术依赖进口。高端机芯、游丝等核心零部件仍依赖进口。精密加工设备国产化率低，设备更新成本高。技术研发投入不足，创新能力有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是关键核心技术仍需突破，部分零部件依赖进口。二是新能源汽车产业链不够完善，核心零部件供应存在风险。三是智能网联汽车发展相对滞后，技术水平和产品竞争力有待提升。四是充电基础设施建设不够完善，充电便利性需要提高。五是人才队伍建设有待加强，高端人才短缺。</w:t>
+        <w:t>（二）品牌竞争力不强。国际知名品牌少，品牌溢价能力弱。品牌文化建设滞后，品牌故事挖掘不够。国际市场开拓难度大，出口以中低端产品为主。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）人才短缺问题突出。高端技术人才缺乏，人才培养体系不完善。设计人才不足，原创设计能力弱。技能工人流失严重，年轻人从业意愿低。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动汽车产业转型升级，加快建设汽车强国。一是加强技术创新，突破关键核心技术。二是发展新能源汽车，完善产业链供应链。三是推进智能网联汽车发展，提升智能化水平。四是完善充电基础设施，提高充电便利性。五是加强人才队伍建设，夯实发展基础。</w:t>
+        <w:t>（一）加强技术创新。组织实施关键技术攻关，突破核心零部件技术瓶颈。支持企业加大研发投入，提高自主创新能力。推动产学研深度融合，建立技术创新联盟。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）推进品牌建设。实施品牌培育计划，打造国际知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌国际化，开拓海外高端市场。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强人才培养。完善人才培养体系，建立技能人才培训基地。引进高端人才，优化人才结构。提高从业人员待遇，稳定人才队伍。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）优化产业布局。推动产业集群发展，完善产业链配套。支持企业转型升级，提高智能制造水平。加强质量监管，规范市场秩序。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>