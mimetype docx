--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>汽车维修行业工作总结模板</w:t>
+        <w:t>眼镜行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>眼镜行业作为视力健康产业的重要组成部分，承担着保障人民群众视力健康的重要职责。2025年度，我单位深入贯彻落实国家关于健康中国建设的战略部署，紧紧围绕眼镜行业规范发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于汽车维修行业管理的法律法规，积极推动汽车维修行业规范健康发展，在行业监管、服务质量提升、技术升级、人才培养等方面取得了显著成效。全年新增汽车维修企业五百家，汽车维修从业人员达到五十万人，维修车辆达到一千万辆次，为保障道路交通安全、维护消费者权益作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在行业监管方面，我们坚持依法监管、规范发展，加强汽车维修企业监管。开展了汽车维修行业专项整治行动，重点整治无证经营、使用假冒伪劣配件、乱收费等问题。建立了汽车维修企业信用档案，实施了信用分级分类监管。规范了汽车维修服务行为，保护了消费者合法权益。全年共检查汽车维修企业三千家，整改问题企业五百家，查处违法违规案件一百二十起。</w:t>
+        <w:t>（一）市场规模持续扩大。全年眼镜行业实现销售额约1200亿元，同比增长10.2%。其中，近视眼镜销售额占比45%，太阳镜占比25%，老花镜占比15%，隐形眼镜及护理产品占比15%。线上销售快速发展，电商渠道销售额占比达32%，较上年增长8个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务质量提升方面，我们积极推进汽车维修服务标准化建设，提高服务质量。制定了汽车维修服务标准，规范了服务行为。开展了汽车维修服务质量提升行动，引导企业提高服务质量。建立了汽车维修服务质量评价体系，实施了服务质量监测。全年汽车维修服务满意度达到百分之八十，较上年提升五个百分点。</w:t>
+        <w:t>（二）消费需求结构变化。青少年近视防控需求旺盛，近视防控眼镜销售额同比增长28%。功能性眼镜需求增长，防蓝光、渐进多焦点等功能性产品销售额占比提升至30%。时尚太阳镜市场扩大，年轻消费者购买频次提高。老年群体老花镜需求稳定增长。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在技术升级方面，我们积极推进汽车维修技术升级，提升维修技术水平。推广了汽车维修新技术、新设备，提高了维修效率和质量。开展了新能源汽车维修技术培训，提升了新能源汽车维修能力。建设了汽车维修技术信息平台，实现了维修信息共享。全年培训新能源汽车维修技术人员五千人次，新能源汽车维修能力显著提升。</w:t>
+        <w:t>（三）产业技术水平提升。镜片材料技术进步，高折射率镜片占比提升。镜架材料多样化，钛合金、TR90等新材料使用广泛。验配技术数字化，自动验光设备普及率达75%。加工精度提高，个性化定制服务能力增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）行业规模稳步扩大。我们积极推动汽车维修行业发展，行业规模持续扩大。全年新增汽车维修企业五百家，企业总数达到一万家。汽车维修从业人员达到五十万人，较上年增长百分之八。维修车辆达到一千万辆次，服务覆盖面持续扩大。行业总产值突破五百亿元，同比增长百分之十。</w:t>
+        <w:t>（一）近视防控工作扎实推进。开展青少年近视防控专项行动，建立视力健康档案。推广科学验配服务，提高验光配镜质量。组织视力健康宣传教育，提高公众护眼意识。全年服务青少年群体超过500万人次，建立视力健康档案300万份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务质量明显提升。我们积极推进汽车维修服务标准化建设，提高服务质量。制定了汽车维修服务标准，规范了服务行为。开展了汽车维修服务质量提升行动，引导企业提高服务质量。建立了汽车维修服务质量评价体系，实施了服务质量监测。全年汽车维修服务满意度达到百分之八十，服务投诉量下降百分之十五。</w:t>
+        <w:t>（二）质量监管持续加强。完善眼镜产品质量检测体系，新增检测机构8家。开展质量专项整治行动，查处不合格产品案件420余起。推动建立产品溯源体系，实现质量可追溯。制定修订行业标准18项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）技术升级成效显著。我们积极推进汽车维修技术升级，提升维修技术水平。推广了汽车维修新技术、新设备，提高了维修效率和质量。开展了新能源汽车维修技术培训，提升了新能源汽车维修能力。建设了汽车维修技术信息平台，实现了维修信息共享。全年培训新能源汽车维修技术人员五千人次，新能源汽车维修能力显著提升。</w:t>
+        <w:t>（三）行业规范发展有序推进。开展验光配镜行业专项整治，规范经营行为。加强从业人员培训，提高专业技能水平。推动诚信体系建设，建立企业信用档案。处理消费者投诉举报6800余件，消费者满意度达90%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）配件管理更加规范。我们加强汽车维修配件管理，规范配件市场秩序。建立了汽车维修配件追溯体系，实现了配件来源可追溯。开展了配件质量检测，打击了假冒伪劣配件。规范了配件采购和销售行为，保护了消费者权益。全年检测配件五千批次，查处假冒伪劣配件案件五十起，配件市场秩序明显好转。</w:t>
+        <w:t>（四）技术创新取得进展。支持企业研发投入，推动技术进步。推广数字化验配技术，提高服务效率。开发智能眼镜产品，拓展应用场景。全年获得专利授权1500余件，技术创新能力提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）人才培养成效显著。我们高度重视汽车维修人才培养工作，加强人才队伍建设。组织开展了汽车维修技能培训，培训人员达三万人次。建立了汽车维修人员资质认证体系，规范了从业资格管理。举办了汽车维修技能大赛，选拔了一批优秀技能人才。全年新增持证汽车维修人员一万名，从业人员持证率达到百分之七十。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）近视防控任务艰巨。青少年近视率居高不下，防控形势严峻。近视防控产品良莠不齐，市场监管难度大。近视防控知识普及不够，家长认知存在误区。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是部分企业经营不规范，存在无证经营、超范围经营等问题。二是服务质量参差不齐，标准化程度不高。三是技术水平有待提升，新能源汽车维修能力不足。四是配件市场秩序不够规范，假冒伪劣配件问题依然存在。五是人才队伍建设有待加强，高端技术人才短缺。</w:t>
+        <w:t>（二）行业规范程度不高。验光配镜从业人员资质参差不齐，专业技能有待提高。小型眼镜店管理不规范，服务质量难以保证。网络销售监管难度大，产品质量问题时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）技术创新能力不足。高端镜片技术依赖进口，自主研发能力弱。智能眼镜发展滞后，核心技术受制于人。验配设备国产化率低，设备更新成本高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动汽车维修行业规范健康发展，为消费者提供更加优质的维修服务。一是加强行业监管，规范市场秩序。二是提升服务质量，满足消费者需求。三是推进技术升级，提升维修能力。四是规范配件管理，维护市场秩序。五是加强人才培养，提高队伍素质。</w:t>
+        <w:t>（一）加强近视防控工作。完善近视防控体系，建立长效机制。推广科学验配服务，提高服务质量。加强宣传教育，提高公众护眼意识。推动近视防控产品研发，提高防控效果。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范行业发展秩序。加强从业人员培训，提高专业技能。完善行业准入标准，规范经营行为。加强市场监管，打击违法行为。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）推动技术创新。支持企业研发投入，提高自主创新能力。推动产学研合作，突破关键技术。发展智能眼镜产业，拓展应用场景。提高设备国产化率，降低经营成本。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）提升服务质量。完善服务标准，规范服务流程。加强质量监管，保障产品质量。优化消费环境，提高消费者满意度。建立售后服务体系，保障消费者权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>