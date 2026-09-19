--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>保险行业工作总结模板</w:t>
+        <w:t>礼品行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>礼品行业作为现代服务业的重要组成部分，承载着情感表达、文化传播和商业往来的重要功能。2025年度，我单位深入贯彻落实国家关于促进消费升级的战略部署，紧紧围绕礼品行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于保险业发展的方针政策和监管要求，积极推动保险业规范健康发展，在风险保障、服务实体经济、市场监管、消费者权益保护等方面取得了显著成效。全年保险业保费收入达到五千亿元，为经济社会提供风险保障一百万亿元，赔付支出达到一千五百亿元，为保障民生、服务实体经济作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在风险保障方面，我们积极发挥保险风险保障功能，为经济社会发展提供有力支撑。发展了农业保险，为农业生产提供风险保障。发展了健康保险，为人民群众提供健康保障。发展了财产保险，为企业和个人财产提供保障。发展了责任保险，为生产经营活动提供保障。全年保险业为经济社会提供风险保障一百万亿元，风险保障能力显著提升。</w:t>
+        <w:t>（一）市场规模稳步增长。全年礼品行业实现销售额约4500亿元，同比增长15.3%。其中，商务礼品销售额占比35%，节庆礼品占比30%，个人礼品占比25%，纪念礼品占比10%。线上销售渠道快速发展，电商渠道销售额占比达45%，较上年增长10个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务实体经济方面，我们积极引导保险资金服务实体经济，支持经济高质量发展。引导保险资金投资基础设施建设项目，支持基础设施建设。引导保险资金投资科技创新企业，支持科技创新。引导保险资金投资绿色产业，支持绿色发展。全年保险资金投资实体经济达到三千亿元，有力支持了实体经济发展。</w:t>
+        <w:t>（二）消费需求多元化发展。商务礼品需求稳定，企业定制化需求增长。节庆礼品市场活跃，春节、中秋等传统节日销售高峰明显。个人礼品个性化需求增强，定制化、差异化产品受欢迎。纪念礼品市场扩大，文旅纪念品销售增长。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强保险市场监管。开展了保险业专项整治行动，重点整治销售误导、理赔难、虚假承保等问题。建立了保险机构信用档案，实施了信用分级分类监管。规范了保险销售行为，保护了消费者合法权益。全年共检查保险机构五百家，整改问题机构一百家，查处违法违规案件八十起。</w:t>
+        <w:t>（三）产业结构持续优化。品牌化程度提高，知名品牌市场份额扩大。设计驱动型产品增多，原创设计价值凸显。智能制造水平提升，定制化生产能力增强。绿色环保理念深入人心，环保材料使用率提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动保险业发展，业务规模稳步增长。全年保费收入达到五千亿元，较上年增长百分之八。保险业资产规模达到二万亿元，较上年增长百分之十。为经济社会提供风险保障一百万亿元，风险保障能力显著提升。赔付支出达到一千五百亿元，赔付率达到百分之三十。</w:t>
+        <w:t>（一）品牌建设成效显著。开展"中国礼品品牌培育工程"，培育一批知名品牌。支持企业参加国内外礼品展，提升品牌影响力。推动老字号品牌创新发展，实现传统工艺与现代设计融合。全年新增注册商标2500余件，品牌价值评估体系逐步完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务实体经济成效显著。我们积极引导保险资金服务实体经济，支持经济高质量发展。全年保险资金投资实体经济达到三千亿元，占保险资金运用余额的百分之十五。投资基础设施项目一千亿元，支持了基础设施建设。投资科技创新企业五百亿元，支持了科技创新。投资绿色产业五百亿元，支持了绿色发展。</w:t>
+        <w:t>（二）设计创新能力提升。举办礼品设计大赛，发掘优秀设计人才。支持企业建立设计研发中心，提高原创设计能力。推动产学研合作，与高校联合培养设计人才。全年获得设计专利3200余件，设计成果转化率提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）风险防范能力增强。我们高度重视保险业风险防范工作，加强风险监测和处置。建立了保险业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险机构，化解了存量风险。全年排查风险隐患二百项，处置风险机构十家，风险防范能力显著增强。</w:t>
+        <w:t>（三）质量监管持续加强。完善礼品质量检测体系，新增检测机构6家。开展质量专项整治行动，查处不合格产品案件280余起。推动建立产品溯源体系，实现质量可追溯。制定修订行业标准20项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）消费者权益保护加强。我们高度重视消费者权益保护工作，加强消费者权益保护。建立了保险消费者投诉处理机制，及时处理消费者投诉。开展了消费者教育活动，提高了消费者保险意识。规范了保险销售行为，打击了销售误导。全年处理消费者投诉一万件，为消费者挽回经济损失五千万元。</w:t>
+        <w:t>（四）市场秩序规范有序。开展礼品市场专项整治，规范经营行为。加强价格监管，打击价格欺诈行为。推动诚信体系建设，建立企业信用档案。处理消费者投诉举报8500余件，消费者满意度达91%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）改革创新稳步推进。我们积极推进保险业改革创新，提升发展活力。发展了科技保险，为科技创新提供保障。发展了绿色保险，为绿色发展提供保障。发展了养老保险，为养老保障提供支撑。发展了健康保险，为健康保障提供支撑。全年科技保险保费收入五十亿元，绿色保险保费收入八十亿元，改革创新取得积极进展。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）创新能力有待提升。原创设计能力不足，同质化竞争严重。新材料、新工艺研发投入不足。设计人才短缺，高端人才引进困难。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是产品同质化严重，创新能力不足。二是服务质量参差不齐，理赔难问题依然存在。三是风险防范压力较大，部分机构风险较高。四是消费者权益保护需要加强，销售误导问题时有发生。五是人才队伍建设有待加强，专业人才短缺。</w:t>
+        <w:t>（二）品牌影响力有限。国际知名品牌较少，品牌溢价能力不强。品牌文化建设滞后，品牌故事挖掘不够。国际市场开拓力度不足，出口占比偏低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）市场监管存在薄弱环节。网络销售监管难度大，假货问题时有发生。检测标准不统一，消费者维权成本高。行业自律机制不健全，违规成本偏低。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动保险业规范健康发展，更好服务经济社会发展。一是加强风险保障功能，服务经济社会发展。二是服务实体经济，支持高质量发展。三是加强市场监管，防范化解风险。四是保护消费者权益，提升服务质量。五是推进改革创新，增强发展活力。</w:t>
+        <w:t>（一）推动产业高质量发展。制定礼品行业发展规划，明确发展目标。支持企业技术改造升级，提高智能制造水平。推动产业集群发展，打造区域品牌。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强品牌建设。实施品牌培育工程，打造国际知名品牌。支持品牌营销推广，提升品牌知名度。推动品牌国际化，开拓海外市场。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）提升设计创新能力。加强设计人才培养，建立人才激励机制。支持设计研发投入，提高原创设计能力。推动设计成果转化，促进产学研深度融合。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）规范市场秩序。加强质量监管，严厉打击假冒伪劣。完善标准体系，统一检测标准。推动诚信体系建设，营造良好市场环境。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>