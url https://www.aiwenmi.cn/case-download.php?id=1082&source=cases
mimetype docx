--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>证券行业工作总结模板</w:t>
+        <w:t>工艺品行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>工艺品行业作为文化产业的重要组成部分，承载着传统文化传承、技艺保护和创新发展的重要使命。2025年度，我单位深入贯彻落实国家关于文化强国建设的战略部署，紧紧围绕工艺品行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于资本市场发展的方针政策和监管要求，积极推动证券业规范健康发展，在服务实体经济、投资者保护、市场监管、风险防范等方面取得了显著成效。全年证券市场融资达到五千亿元，投资者数量达到一千万户，为服务实体经济、促进资本形成作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务实体经济方面，我们积极发挥资本市场服务实体经济功能，支持企业融资发展。推动了企业上市融资，支持优质企业做大做强。推动了债券发行，拓宽了企业融资渠道。推动了并购重组，促进了产业整合升级。全年企业上市融资达到一千亿元，债券发行达到三千亿元，并购重组交易达到一千亿元，有力支持了实体经济发展。</w:t>
+        <w:t>（一）产业规模稳步增长。全年工艺品行业实现产值约3800亿元，同比增长11.8%。其中，传统工艺品产值占比45%，现代工艺品占比35%，旅游工艺品占比20%。出口总额达180亿美元，同比增长8.5%，主要出口市场为欧美、东南亚和中东地区。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在投资者保护方面，我们高度重视投资者保护工作，加强投资者权益保护。建立了投资者适当性管理制度，保护投资者合法权益。开展了投资者教育活动，提高了投资者风险意识。建立了投资者投诉处理机制，及时处理投资者投诉。全年开展投资者教育活动一千场，培训投资者十万人次，处理投资者投诉五千件。</w:t>
+        <w:t>（二）产业结构持续优化。传统工艺品保护传承成效显著，非物质文化遗产得到有效保护。现代工艺品创新发展，设计水平不断提高。旅游工艺品市场扩大，文旅融合深度发展。产业集群效应明显，形成一批特色产业基地。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强证券市场监管。开展了证券市场专项整治行动，重点整治内幕交易、市场操纵、虚假陈述等违法违规行为。建立了证券机构信用档案，实施了信用分级分类监管。规范了证券经营行为，保护了投资者合法权益。全年共检查证券机构三百家，整改问题机构五十家，查处违法违规案件一百起。</w:t>
+        <w:t>（三）技艺传承取得进展。国家级非遗传承人培养力度加大，传承人队伍稳定。传统技艺保护措施完善，技艺传承体系健全。技艺创新成果丰硕，传统与现代融合深入。全年新增国家级非遗项目15项，省级非遗项目50项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）市场规模稳步扩大。我们积极推动证券市场发展，市场规模稳步扩大。全年证券市场融资达到五千亿元，较上年增长百分之十。上市公司数量达到五百家，较上年增加三十家。投资者数量达到一千万户，较上年增加一百万户。证券业资产规模达到五万亿元，较上年增长百分之八。</w:t>
+        <w:t>（一）非遗保护传承成效显著。开展非遗传承人培养计划，培养传承人500余名。支持非遗工坊建设，建成非遗工坊200余家。推动非遗进校园、进社区活动，扩大非遗影响力。组织非遗展示展演活动，提高公众认知度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务实体经济成效显著。我们积极发挥资本市场服务实体经济功能，支持企业融资发展。全年企业上市融资达到一千亿元，支持了三十家企业上市。债券发行达到三千亿元，拓宽了企业融资渠道。并购重组交易达到一千亿元，促进了产业整合升级。证券市场融资占社会融资规模的比重达到百分之十五，服务实体经济能力显著提升。</w:t>
+        <w:t>（二）产业创新发展取得突破。支持传统工艺振兴发展，推动技艺创新。鼓励现代设计融入传统工艺，提高产品附加值。发展文创产品，拓展应用场景。全年开发文创产品2000余款，销售额超过50亿元。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）投资者保护成效明显。我们高度重视投资者保护工作，加强投资者权益保护。建立了投资者适当性管理制度，保护投资者合法权益。开展了投资者教育活动，提高了投资者风险意识。建立了投资者投诉处理机制，及时处理投资者投诉。全年开展投资者教育活动一千场，培训投资者十万人次，处理投资者投诉五千件，为投资者挽回经济损失一亿元。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"中国工艺美术大师"评选，培养行业领军人才。支持企业参加国际展会，提升品牌影响力。推动老字号品牌振兴发展，实现传统与现代融合。新增中国驰名商标12件，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）风险防范能力增强。我们高度重视证券业风险防范工作，加强风险监测和处置。建立了证券业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险机构，化解了存量风险。全年排查风险隐患一百项，处置风险机构五家，风险防范能力显著增强。</w:t>
+        <w:t>（四）市场开拓取得进展。组织企业参加国内外展会，拓展销售渠道。推动电商平台合作，线上销售额占比提升至28%。开拓国际市场，出口额稳步增长。建立营销网络，提高市场覆盖率。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）改革创新稳步推进。我们积极推进证券业改革创新，提升发展活力。推进了注册制改革，提高了发行效率。发展了科创板、创业板，支持了科技创新企业融资。推进了新三板改革，拓宽了中小企业融资渠道。推进了债券市场改革，丰富了债券品种。全年科创板、创业板融资达到五百亿元，改革创新取得积极进展。</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）传承人才短缺。年轻人学习传统技艺意愿低，传承人老龄化严重。技艺传承周期长，人才培养成本高。传承人收入偏低，职业吸引力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是市场波动较大，稳定性有待提高。二是违法违规行为时有发生，监管力度需要加强。三是投资者保护需要加强，投资者风险意识有待提高。四是风险防范压力较大，部分机构风险较高。五是人才队伍建设有待加强，专业人才短缺。</w:t>
+        <w:t>（二）创新能力不足。传统工艺与现代生活结合不够，产品实用性不强。设计人才缺乏，原创设计能力弱。新材料、新工艺应用不足，产品同质化严重。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）市场开拓困难。品牌知名度不高，市场竞争力弱。销售渠道单一，营销能力不足。国际市场开拓难度大，出口占比偏低。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动证券业规范健康发展，更好服务实体经济。一是服务实体经济，支持企业融资发展。二是加强投资者保护，维护投资者权益。三是加强市场监管，打击违法违规行为。四是防范化解风险，维护市场稳定。五是推进改革创新，增强发展活力。</w:t>
+        <w:t>（一）加强传承保护。完善传承人培养体系，加大培养力度。提高传承人待遇，稳定传承人队伍。推动非遗进校园，扩大传承基础。支持非遗工坊建设，促进技艺传承。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）推动创新发展。鼓励传统工艺与现代设计融合，提高产品附加值。支持文创产品开发，拓展应用场景。推动新材料、新工艺应用，提高产品竞争力。加强设计人才培养，提升创新能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌国际化，开拓海外市场。完善品牌保护机制，维护品牌权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）拓展市场渠道。组织企业参加展会，拓展销售渠道。推动电商平台合作，发展线上销售。开拓国际市场，扩大出口规模。建立营销网络，提高市场覆盖率。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>