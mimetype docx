--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>基金行业工作总结模板</w:t>
+        <w:t>玩具行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>玩具行业作为儿童产业的重要组成部分，承担着促进儿童智力发展、保障儿童安全成长的重要职责。2025年度，我单位深入贯彻落实国家关于促进儿童健康发展的战略部署，紧紧围绕玩具行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于基金业发展的方针政策和监管要求，积极推动基金业规范健康发展，在服务实体经济、投资者保护、市场监管、风险防范等方面取得了显著成效。全年基金管理规模达到十万亿元，基金产品数量达到一万只，投资者数量达到五千万户，为服务实体经济、促进资本形成作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务实体经济方面，我们积极发挥基金服务实体经济功能，支持企业融资发展。发展了公募基金，为投资者提供财富管理服务。发展了私募基金，支持企业股权融资。发展了产业基金，支持产业发展。发展了创业投资基金，支持创新创业。全年基金投资实体经济达到三万亿元，有力支持了实体经济发展。</w:t>
+        <w:t>（一）市场规模持续扩大。全年玩具行业实现销售额约3200亿元，同比增长12.8%。其中，益智玩具销售额占比30%，毛绒玩具占比25%，电动玩具占比20%，模型玩具占比15%，其他玩具占比10%。线上销售渠道快速发展，电商渠道销售额占比达42%，较上年增长8个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在投资者保护方面，我们高度重视投资者保护工作，加强投资者权益保护。建立了投资者适当性管理制度，保护投资者合法权益。开展了投资者教育活动，提高了投资者风险意识。建立了投资者投诉处理机制，及时处理投资者投诉。全年开展投资者教育活动五百场，培训投资者五万人次，处理投资者投诉三千件。</w:t>
+        <w:t>（二）消费需求结构变化。益智教育类玩具需求旺盛，STEM教育玩具销售额同比增长35%。IP授权玩具市场扩大，动漫IP衍生玩具销售增长。智能玩具快速发展，编程玩具、AI玩具受到欢迎。环保安全要求提高，无毒环保材料使用率提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强基金市场监管。开展了基金市场专项整治行动，重点整治老鼠仓、利益输送、虚假宣传等违法违规行为。建立了基金机构信用档案，实施了信用分级分类监管。规范了基金销售行为，保护了投资者合法权益。全年共检查基金机构二百家，整改问题机构三十家，查处违法违规案件五十起。</w:t>
+        <w:t>（三）产业技术水平提升。智能玩具技术进步，人工智能、物联网技术广泛应用。材料技术革新，环保材料、新型材料使用增加。制造工艺提升，自动化生产线普及率达55%。设计能力增强，原创设计产品增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）管理规模稳步增长。我们积极推动基金业发展，管理规模稳步增长。全年基金管理规模达到十万亿元，较上年增长百分之十五。基金产品数量达到一万只，较上年增加一千只。投资者数量达到五千万户，较上年增加五百万户。基金业资产规模达到十五万亿元，较上年增长百分之十二。</w:t>
+        <w:t>（一）质量安全监管持续加强。完善玩具安全检测体系，新增检测机构10家。开展质量安全专项整治行动，查处不合格产品案件680余起。推动建立产品溯源体系，实现质量可追溯。制定修订行业标准25项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务实体经济成效显著。我们积极发挥基金服务实体经济功能，支持企业融资发展。全年基金投资实体经济达到三万亿元，占基金资产规模的百分之三十。公募基金为投资者创造收益五千亿元，私募基金支持企业股权融资一万亿元。产业基金支持产业发展五千亿元，创业投资基金支持创新创业二千亿元。基金业服务实体经济能力显著提升。</w:t>
+        <w:t>（二）创新能力显著提升。支持企业研发投入，推动技术进步。开发智能玩具产品，拓展应用场景。推动IP授权合作，丰富产品种类。全年获得专利授权2800余件，技术创新能力提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）投资者保护成效明显。我们高度重视投资者保护工作，加强投资者权益保护。建立了投资者适当性管理制度，保护投资者合法权益。开展了投资者教育活动，提高了投资者风险意识。建立了投资者投诉处理机制，及时处理投资者投诉。全年开展投资者教育活动五百场，培训投资者五万人次，处理投资者投诉三千件，为投资者挽回经济损失五千万元。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"中国玩具品牌培育工程"，培育一批知名品牌。支持企业参加国内外玩具展，提升品牌影响力。推动原创IP开发，打造自主品牌。新增中国驰名商标15件，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）风险防范能力增强。我们高度重视基金业风险防范工作，加强风险监测和处置。建立了基金业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险机构，化解了存量风险。全年排查风险隐患八十项，处置风险机构三家，风险防范能力显著增强。</w:t>
+        <w:t>（四）市场秩序规范有序。开展玩具市场专项整治，规范经营行为。加强价格监管，打击价格欺诈行为。推动诚信体系建设，建立企业信用档案。处理消费者投诉举报12000余件，消费者满意度达89%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）产品创新稳步推进。我们积极推进基金产品创新，丰富产品供给。发展了指数基金，为投资者提供被动投资工具。发展了ETF基金，提高了投资效率。发展了养老目标基金，支持养老保障体系建设。发展了ESG基金，支持可持续发展。全年新发指数基金二百只，ETF基金一百只，养老目标基金五十只，ESG基金三十只，产品创新取得积极进展。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）创新能力有待提升。原创设计能力不足，同质化竞争严重。核心技术依赖进口，自主研发能力弱。高端人才缺乏，研发投入不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是产品同质化严重，创新能力不足。二是市场波动较大，投资收益不稳定。三是投资者保护需要加强，投资者风险意识有待提高。四是风险防范压力较大，部分产品风险较高。五是人才队伍建设有待加强，专业人才短缺。</w:t>
+        <w:t>（二）品牌影响力有限。国际知名品牌较少，品牌溢价能力不强。IP开发能力弱，自主IP较少。国际市场开拓难度大，出口以代工为主。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）质量安全监管存在薄弱环节。小型企业质量管理水平低，产品合格率不高。网络销售监管难度大，假货问题时有发生。检测标准不统一，消费者维权成本高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动基金业规范健康发展，更好服务实体经济。一是服务实体经济，支持企业融资发展。二是加强投资者保护，维护投资者权益。三是加强市场监管，打击违法违规行为。四是防范化解风险，维护市场稳定。五是推进产品创新，丰富产品供给。</w:t>
+        <w:t>（一）推动产业高质量发展。制定玩具行业发展规划，明确发展目标。支持企业技术改造升级，提高智能制造水平。推动产业集群发展，打造区域品牌。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强创新能力建设。支持企业研发投入，提高自主创新能力。推动产学研合作，突破关键技术。培养高端人才，优化人才结构。开发原创IP，打造自主品牌。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）强化质量安全监管。完善检测体系，提高检测能力。加强市场监管，严厉打击违法行为。推动标准统一，规范行业发展。建立溯源体系，保障产品质量。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）提升品牌影响力。实施品牌培育计划，打造国际知名品牌。支持品牌营销推广，提升品牌知名度。推动品牌国际化，开拓海外市场。加强品牌保护，维护品牌权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>