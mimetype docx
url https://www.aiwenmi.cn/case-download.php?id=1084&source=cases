--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>银行行业工作总结模板</w:t>
+        <w:t>文具行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>文具行业作为文化用品产业的重要组成部分，承担着服务教育、办公和文化创作的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕文具行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于银行业发展的方针政策和监管要求，积极推动银行业规范健康发展，在服务实体经济、风险防控、改革创新、消费者权益保护等方面取得了显著成效。全年银行业资产规模达到一百万亿元，贷款余额达到六十万亿元，存款余额达到七十万亿元，为服务实体经济、促进经济发展作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务实体经济方面，我们积极引导银行业服务实体经济，支持经济高质量发展。加大了对制造业的信贷支持，支持制造业转型升级。加大了对小微企业的信贷支持，支持小微企业发展。加大了对乡村振兴的信贷支持，支持乡村振兴战略实施。加大了对绿色发展的信贷支持，支持绿色产业发展。全年新增贷款十万亿元，其中制造业贷款二万亿元，小微企业贷款三万亿元，乡村振兴贷款一万亿元，绿色贷款一万亿元。</w:t>
+        <w:t>（一）市场规模稳步增长。全年文具行业实现销售额约2500亿元，同比增长9.5%。其中，学生文具销售额占比45%，办公文具占比35%，美术用品占比15%，其他文具占比5%。线上销售渠道快速发展，电商渠道销售额占比达38%，较上年增长7个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在风险防控方面，我们高度重视银行业风险防控工作，加强风险监测和处置。建立了银行业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了不良资产，化解了存量风险。全年排查风险隐患五百项，处置不良资产五千亿元，银行业不良贷款率控制在百分之二以内，风险防控能力显著增强。</w:t>
+        <w:t>（二）消费需求结构变化。学生文具需求稳定，开学季销售高峰明显。办公文具向高端化、智能化方向发展。美术用品市场扩大，艺术教育推动需求增长。文创文具受到青睐，设计感强的产品销售增长。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在改革创新方面，我们积极推进银行业改革创新，提升发展活力。推进了数字化转型，提升了服务效率。发展了普惠金融，扩大了金融服务覆盖面。发展了绿色金融，支持了绿色发展。发展了科技金融，支持了科技创新。全年数字银行用户达到三亿户，普惠金融贷款余额达到十万亿元，绿色金融贷款余额达到五万亿元，科技金融贷款余额达到三万亿元。</w:t>
+        <w:t>（三）产业技术水平提升。智能制造水平提高，自动化生产线普及率达50%。材料技术进步，环保材料使用率提升。产品设计能力增强，原创设计产品增多。数字化文具发展，智能文具受到关注。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动银行业发展，业务规模稳步增长。全年银行业资产规模达到一百万亿元，较上年增长百分之八。贷款余额达到六十万亿元，较上年增长百分之十。存款余额达到七十万亿元，较上年增长百分之八。银行业净利润达到二万亿元，较上年增长百分之五。</w:t>
+        <w:t>（一）质量监管持续加强。完善文具质量检测体系，新增检测机构8家。开展质量专项整治行动，查处不合格产品案件520余起。推动建立产品溯源体系，实现质量可追溯。制定修订行业标准20项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务实体经济成效显著。我们积极引导银行业服务实体经济，支持经济高质量发展。全年新增贷款十万亿元，其中制造业贷款二万亿元，小微企业贷款三万亿元，乡村振兴贷款一万亿元，绿色贷款一万亿元。制造业贷款余额达到十万亿元，小微企业贷款余额达到二十万亿元，乡村振兴贷款余额达到五万亿元，绿色贷款余额达到八万亿元。银行业服务实体经济能力显著提升。</w:t>
+        <w:t>（二）创新能力显著提升。支持企业研发投入，推动技术进步。开发智能文具产品，拓展应用场景。推动文创产品开发，丰富产品种类。全年获得专利授权1800余件，技术创新能力提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）风险防控能力增强。我们高度重视银行业风险防控工作，加强风险监测和处置。建立了银行业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了不良资产，化解了存量风险。全年排查风险隐患五百项，处置不良资产五千亿元，银行业不良贷款率控制在百分之二以内，风险防控能力显著增强。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"中国文具品牌培育工程"，培育一批知名品牌。支持企业参加国内外文具展，提升品牌影响力。推动老字号品牌振兴发展，实现传统与现代融合。新增中国驰名商标10件，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）消费者权益保护加强。我们高度重视消费者权益保护工作，加强消费者权益保护。建立了消费者投诉处理机制，及时处理消费者投诉。开展了消费者教育活动，提高了消费者金融素养。规范了银行服务行为，保护了消费者合法权益。全年处理消费者投诉十万件，开展消费者教育活动五千场，培训消费者五十万人次，为消费者挽回经济损失一亿元。</w:t>
+        <w:t>（四）市场秩序规范有序。开展文具市场专项整治，规范经营行为。加强价格监管，打击价格欺诈行为。推动诚信体系建设，建立企业信用档案。处理消费者投诉举报8500余件，消费者满意度达91%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）数字化转型稳步推进。我们积极推进银行业数字化转型，提升服务效率。建设了数字银行平台，实现了金融服务线上化。推广了移动支付，提高了支付便利性。开发了智能风控系统，提升了风险管理能力。推进了开放银行建设，拓展了金融服务场景。全年数字银行用户达到三亿户，移动支付交易额达到一百万亿元，数字化转型取得积极进展。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）创新能力有待提升。原创设计能力不足，同质化竞争严重。核心技术依赖进口，自主研发能力弱。高端人才缺乏，研发投入不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是息差收窄压力较大，盈利能力有待提升。二是信用风险、市场风险、操作风险等风险交织，风险防控压力较大。三是数字化转型步伐需要加快，科技能力有待提升。四是消费者权益保护需要加强，服务质量有待提高。五是人才队伍建设有待加强，复合型人才短缺。</w:t>
+        <w:t>（二）品牌影响力有限。国际知名品牌较少，品牌溢价能力不强。品牌文化建设滞后，品牌故事挖掘不够。国际市场开拓难度大，出口占比偏低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）质量安全监管存在薄弱环节。小型企业质量管理水平低，产品合格率不高。网络销售监管难度大，假货问题时有发生。检测标准不统一，消费者维权成本高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动银行业规范健康发展，更好服务实体经济。一是服务实体经济，支持经济高质量发展。二是加强风险防控，维护金融安全。三是推进改革创新，提升发展活力。四是保护消费者权益，提升服务质量。五是加强人才队伍建设，夯实发展基础。</w:t>
+        <w:t>（一）推动产业高质量发展。制定文具行业发展规划，明确发展目标。支持企业技术改造升级，提高智能制造水平。推动产业集群发展，打造区域品牌。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强创新能力建设。支持企业研发投入，提高自主创新能力。推动产学研合作，突破关键技术。培养高端人才，优化人才结构。开发文创产品，丰富产品种类。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）强化质量安全监管。完善检测体系，提高检测能力。加强市场监管，严厉打击违法行为。推动标准统一，规范行业发展。建立溯源体系，保障产品质量。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）提升品牌影响力。实施品牌培育计划，打造国际知名品牌。支持品牌营销推广，提升品牌知名度。推动品牌国际化，开拓海外市场。加强品牌保护，维护品牌权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>