--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>信托行业工作总结模板</w:t>
+        <w:t>办公用品行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>办公用品行业作为现代办公服务的重要组成部分，承担着保障机关企事业单位正常运转的重要职责。2025年度，我单位深入贯彻落实国家关于绿色办公、节约型机关建设的战略部署，紧紧围绕办公用品行业规范发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于信托业发展的方针政策和监管要求，积极推动信托业规范健康发展，在服务实体经济、风险防控、业务转型、投资者保护等方面取得了显著成效。全年信托业管理资产规模达到二十万亿元，信托产品数量达到五万只，为服务实体经济、促进资本形成作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务实体经济方面，我们积极引导信托业服务实体经济，支持经济高质量发展。引导信托资金投资基础设施项目，支持基础设施建设。引导信托资金投资科技创新企业，支持科技创新。引导信托资金投资绿色产业，支持绿色发展。引导信托资金投资中小企业，支持中小企业发展。全年信托资金投资实体经济达到五万亿元，有力支持了实体经济发展。</w:t>
+        <w:t>（一）市场规模稳步增长。全年办公用品行业实现销售额约1800亿元，同比增长8.2%。其中，办公设备销售额占比40%，办公耗材占比30%，办公家具占比20%，其他办公用品占比10%。线上采购渠道快速发展，电商平台采购占比达55%，较上年增长12个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在风险防控方面，我们高度重视信托业风险防控工作，加强风险监测和处置。建立了信托业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，信托业风险项目占比控制在百分之五以内，风险防控能力显著增强。</w:t>
+        <w:t>（二）消费需求结构变化。绿色环保办公用品需求增长，环保产品销售额占比提升至25%。智能化办公设备需求旺盛，智能打印机、智能投影仪销售增长。办公家具向人体工学方向发展，健康办公理念深入人心。办公耗材向环保型转变，再生耗材使用率提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在业务转型方面，我们积极推进信托业业务转型，回归信托本源。发展了家族信托，为高净值客户提供财富管理服务。发展了资产证券化信托，为企业提供融资服务。发展了慈善信托，支持公益慈善事业发展。发展了服务信托，为委托人提供专业服务。全年家族信托规模达到五千亿元，资产证券化信托规模达到一万亿元，业务转型取得积极进展。</w:t>
+        <w:t>（三）产业技术水平提升。智能制造水平提高，自动化生产线普及率达60%。产品技术进步，智能化程度提升。设计能力增强，人体工学设计广泛应用。绿色制造水平提高，环保材料使用率提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）管理规模稳步增长。我们积极推动信托业发展，管理规模稳步增长。全年信托业管理资产规模达到二十万亿元，较上年增长百分之五。信托产品数量达到五万只，较上年增加三千只。信托业营业收入达到一千亿元，较上年增长百分之三。信托业净利润达到五百亿元，较上年增长百分之二。</w:t>
+        <w:t>（一）绿色采购成效显著。推动绿色办公用品采购，绿色产品采购占比提升至35%。建立绿色供应商名录，优选环保产品供应商。开展绿色办公宣传，提高环保意识。全年节约采购成本约8亿元，减少碳排放约15万吨。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务实体经济成效显著。我们积极引导信托业服务实体经济，支持经济高质量发展。全年信托资金投资实体经济达到五万亿元，占信托资产规模的百分之二十五。投资基础设施项目二万亿元，支持了基础设施建设。投资科技创新企业五千亿元，支持了科技创新。投资绿色产业五千亿元，支持了绿色发展。投资中小企业一万亿元，支持了中小企业发展。信托业服务实体经济能力显著提升。</w:t>
+        <w:t>（二）质量监管持续加强。完善办公用品质量检测体系，新增检测机构6家。开展质量专项整治行动，查处不合格产品案件350余起。推动建立产品溯源体系，实现质量可追溯。制定修订行业标准15项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）风险防控能力增强。我们高度重视信托业风险防控工作，加强风险监测和处置。建立了信托业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，信托业风险项目占比控制在百分之五以内，风险防控能力显著增强。</w:t>
+        <w:t>（三）采购规范有序推进。完善政府采购制度，规范采购流程。推动集中采购，降低采购成本。加强供应商管理，建立供应商评价体系。处理采购投诉举报1200余件，采购满意度达92%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）业务转型稳步推进。我们积极推进信托业业务转型，回归信托本源。发展了家族信托，为高净值客户提供财富管理服务。发展了资产证券化信托，为企业提供融资服务。发展了慈善信托，支持公益慈善事业发展。发展了服务信托，为委托人提供专业服务。全年家族信托规模达到五千亿元，资产证券化信托规模达到一万亿元，慈善信托规模达到一百亿元，业务转型取得积极进展。</w:t>
+        <w:t>（四）服务能力显著提升。完善售后服务体系，提高服务响应速度。推动服务标准化，规范服务流程。开展服务技能培训，提高服务人员素质。建立服务评价机制，提升服务质量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）投资者保护成效明显。我们高度重视投资者保护工作，加强投资者权益保护。建立了投资者适当性管理制度，保护投资者合法权益。开展了投资者教育活动，提高了投资者风险意识。建立了投资者投诉处理机制，及时处理投资者投诉。全年开展投资者教育活动三百场，培训投资者三万人次，处理投资者投诉一千件，为投资者挽回经济损失二千万元。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）绿色产品供给不足。绿色办公用品种类有限，选择空间小。绿色产品价格偏高，采购成本压力大。绿色产品认证体系不完善，标准不统一。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是业务转型压力较大，传统业务占比仍然较高。二是风险防控压力较大，部分项目存在风险隐患。三是投资者保护需要加强，投资者风险意识有待提高。四是人才队伍建设有待加强，专业人才短缺。五是监管制度需要完善，监管力度有待加强。</w:t>
+        <w:t>（二）采购规范程度有待提高。采购流程不够透明，存在暗箱操作风险。供应商管理不严格，资质审核不严。采购效率有待提高，流程繁琐。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）服务质量参差不齐。售后服务响应不及时，影响办公效率。服务标准不统一，服务质量不稳定。服务人员素质参差不齐，专业技能有待提高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动信托业规范健康发展，更好服务实体经济。一是服务实体经济，支持经济高质量发展。二是加强风险防控，维护金融安全。三是推进业务转型，回归信托本源。四是保护投资者权益，提升服务质量。五是加强人才队伍建设，夯实发展基础。</w:t>
+        <w:t>（一）推动绿色采购。扩大绿色产品采购范围，提高绿色产品占比。完善绿色产品认证体系，统一标准。建立绿色供应商激励机制，鼓励绿色生产。开展绿色办公宣传，提高环保意识。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范采购管理。完善采购制度，规范采购流程。加强供应商管理，严格资质审核。推动采购信息化，提高采购效率。加强监督检查，防止违规行为。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）提升服务质量。完善售后服务体系，提高响应速度。推动服务标准化，规范服务流程。加强服务人员培训，提高专业技能。建立服务评价机制，持续改进服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动产业升级。支持企业技术改造，提高智能制造水平。推动绿色制造，减少环境污染。鼓励产品创新，开发智能产品。加强品牌建设，提升品牌影响力。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>