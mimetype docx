--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>租赁行业工作总结模板</w:t>
+        <w:t>图书发行行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>图书发行行业作为文化产业的重要组成部分，承担着传播知识、传承文化、服务全民阅读的重要职责。2025年度，我单位深入贯彻落实国家关于全民阅读的战略部署，紧紧围绕图书发行行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于融资租赁业发展的方针政策和监管要求，积极推动融资租赁业规范健康发展，在服务实体经济、风险防控、业务创新、市场监管等方面取得了显著成效。全年融资租赁业资产规模达到五万亿元，融资租赁业务量达到三万亿元，为服务实体经济、促进设备更新作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务实体经济方面，我们积极引导融资租赁业服务实体经济，支持经济高质量发展。发展了设备融资租赁，支持企业设备更新。发展了飞机融资租赁，支持航空业发展。发展了船舶融资租赁，支持航运业发展。发展了汽车融资租赁，支持汽车消费。全年融资租赁业务量达到三万亿元，其中设备融资租赁一万亿元，飞机融资租赁五千亿元，船舶融资租赁三千亿元，汽车融资租赁二千亿元。</w:t>
+        <w:t>（一）市场规模稳步增长。全年图书发行行业实现销售额约1200亿元，同比增长7.5%。其中，教育类图书销售额占比35%，少儿类图书占比25%，社科类图书占比20%，文学类图书占比15%，其他类图书占比5%。线上销售渠道快速发展，电商渠道销售额占比达45%，较上年增长8个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在风险防控方面，我们高度重视融资租赁业风险防控工作，加强风险监测和处置。建立了融资租赁业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患八十项，处置风险项目三十个，融资租赁业不良资产率控制在百分之三以内，风险防控能力显著增强。</w:t>
+        <w:t>（二）消费需求结构变化。教育类图书需求稳定，教材教辅销售平稳。少儿类图书市场活跃，亲子阅读推动需求增长。社科类图书销售增长，知识付费理念深入人心。文学类图书销售回暖，经典作品重新受到关注。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在业务创新方面，我们积极推进融资租赁业业务创新，丰富业务模式。发展了经营性租赁，满足了企业多样化需求。发展了售后回租，盘活了企业存量资产。发展了联合租赁，分散了业务风险。发展了绿色租赁，支持了绿色发展。全年经营性租赁业务量达到五千亿元，售后回租业务量达到一万亿元，业务创新取得积极进展。</w:t>
+        <w:t>（三）发行渠道多元化发展。实体书店转型升级，复合经营模式普及。电商平台快速发展，直播带货成为新增长点。社区书店、校园书店等新型渠道涌现。图书馆配业务稳步增长，馆配市场扩大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动融资租赁业发展，业务规模稳步增长。全年融资租赁业资产规模达到五万亿元，较上年增长百分之十。融资租赁业务量达到三万亿元，较上年增长百分之十二。融资租赁业营业收入达到五百亿元，较上年增长百分之八。融资租赁业净利润达到二百亿元，较上年增长百分之六。</w:t>
+        <w:t>（一）全民阅读推广成效显著。组织开展全民阅读活动，参与人数超过2亿人次。建设城市书房、社区书屋等阅读空间，新增阅读空间5000余个。开展阅读推广人培训，培养阅读推广人2万余名。推动阅读进校园、进社区、进企业，营造良好阅读氛围。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务实体经济成效显著。我们积极引导融资租赁业服务实体经济，支持经济高质量发展。全年融资租赁业务量达到三万亿元，其中设备融资租赁一万亿元，支持了企业设备更新。飞机融资租赁五千亿元，支持了航空业发展。船舶融资租赁三千亿元，支持了航运业发展。汽车融资租赁二千亿元，支持了汽车消费。融资租赁业服务实体经济能力显著提升。</w:t>
+        <w:t>（二）实体书店转型升级取得进展。支持实体书店改造升级，改善阅读环境。推动书店多元化经营，增加文创、咖啡等业态。开展书店评选活动，树立行业标杆。全年新增实体书店3000余家，书店经营状况改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）风险防控能力增强。我们高度重视融资租赁业风险防控工作，加强风险监测和处置。建立了融资租赁业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患八十项，处置风险项目三十个，融资租赁业不良资产率控制在百分之三以内，风险防控能力显著增强。</w:t>
+        <w:t>（三）发行服务质量提升。完善图书配送体系，提高配送效率。推动发行信息化建设，实现库存实时管理。加强发行人员培训，提高服务水平。建立读者服务机制，提升读者满意度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）业务创新稳步推进。我们积极推进融资租赁业业务创新，丰富业务模式。发展了经营性租赁，满足了企业多样化需求。发展了售后回租，盘活了企业存量资产。发展了联合租赁，分散了业务风险。发展了绿色租赁，支持了绿色发展。全年经营性租赁业务量达到五千亿元，售后回租业务量达到一万亿元，联合租赁业务量达到一千亿元，绿色租赁业务量达到五百亿元，业务创新取得积极进展。</w:t>
+        <w:t>（四）行业规范发展有序推进。开展图书市场专项整治，规范经营行为。加强版权保护，打击盗版行为。推动诚信体系建设，建立企业信用档案。处理消费者投诉举报3500余件，消费者满意度达90%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）市场监管持续加强。我们坚持依法监管、从严监管，加强融资租赁市场监管。开展了融资租赁业专项整治行动，重点整治违规经营、风险隐患等问题。建立了融资租赁企业信用档案，实施了信用分级分类监管。规范了融资租赁经营行为，保护了承租人合法权益。全年共检查融资租赁企业二百家，整改问题企业三十家，查处违法违规案件二十起。</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）实体书店经营困难。房租、人工成本上涨，经营压力大。线上竞争激烈，价格战影响利润。读者阅读习惯改变，到店客流减少。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是业务模式相对单一，创新能力不足。二是风险防控压力较大，部分项目存在风险隐患。三是专业人才短缺，队伍建设有待加强。四是监管制度需要完善，监管力度有待加强。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>（二）发行渠道发展不均衡。城乡发行网络不均衡，农村地区图书供给不足。线上线下融合发展不够，渠道协同效应不明显。新型渠道发展不成熟，运营模式有待探索。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）版权保护任务艰巨。盗版问题依然存在，打击难度大。网络侵权行为增多，监管难度大。版权意识有待提高，维权成本高。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动融资租赁业规范健康发展，更好服务实体经济。一是服务实体经济，支持经济高质量发展。二是加强风险防控，维护金融安全。三是推进业务创新，丰富业务模式。四是加强市场监管，规范市场秩序。五是加强人才队伍建设，夯实发展基础。</w:t>
+        <w:t>（一）推动全民阅读深入开展。完善阅读设施建设，增加阅读空间。开展阅读推广活动，提高参与度。培养阅读推广人才，扩大推广队伍。推动阅读进基层，扩大覆盖面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）支持实体书店发展。加大政策扶持力度，降低经营成本。推动书店转型升级，提高经营效益。鼓励多元化经营，拓展收入来源。开展书店评选活动，树立行业标杆。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）完善发行网络。加强农村发行网络建设，提高农村图书供给。推动线上线下融合发展，发挥渠道协同效应。培育新型发行渠道，探索创新模式。完善配送体系，提高配送效率。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强版权保护。开展版权保护专项行动，打击盗版行为。加强网络版权监管，规范网络发行。提高版权意识，营造良好氛围。完善版权保护机制，降低维权成本。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>