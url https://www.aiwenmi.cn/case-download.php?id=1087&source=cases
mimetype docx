--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>典当行业工作总结模板</w:t>
+        <w:t>音像制品行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>音像制品行业作为文化产业的重要组成部分，承担着传播优秀文化、丰富群众精神文化生活的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕音像制品行业转型升级目标，各项工作取得积极进展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于典当业发展的方针政策和监管要求，积极推动典当业规范健康发展，在服务中小微企业、风险防控、市场监管、消费者权益保护等方面取得了显著成效。全年典当业资产规模达到一千亿元，典当业务量达到五百亿元，为服务中小微企业、解决短期融资需求作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务中小微企业方面，我们积极引导典当业服务中小微企业，解决短期融资需求。发展了动产典当，为中小微企业提供存货融资服务。发展了财产权利典当，为中小微企业提供应收账款融资服务。发展了房地产典当，为中小微企业提供房地产抵押融资服务。全年典当业务量达到五百亿元，其中动产典当二百亿元，财产权利典当一百亿元，房地产典当二百亿元。</w:t>
+        <w:t>（一）产业规模变化情况。全年音像制品行业实现销售额约150亿元，同比下降5.2%。其中，音乐类制品销售额占比45%，影视类制品占比35%，教育类制品占比15%，其他类制品占比5%。数字音像快速发展，数字产品销售额占比达65%，较上年增长15个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在风险防控方面，我们高度重视典当业风险防控工作，加强风险监测和处置。建立了典当业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患五十项，处置风险项目二十个，典当业不良资产率控制在百分之五以内，风险防控能力显著增强。</w:t>
+        <w:t>（二）消费需求结构变化。音乐类制品需求稳定，实体唱片市场萎缩但黑胶唱片回暖。影视类制品向数字化转变，DVD、蓝光碟销售下降。教育类音像制品需求稳定，在线教育推动发展。收藏类音像制品市场活跃，限量版产品受到追捧。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强典当市场监管。开展了典当业专项整治行动，重点整治违规经营、超范围经营等问题。建立了典当企业信用档案，实施了信用分级分类监管。规范了典当经营行为，保护了当户合法权益。全年共检查典当企业三百家，整改问题企业五十家，查处违法违规案件三十起。</w:t>
+        <w:t>（三）产业结构转型升级。传统音像制品向数字化转型，数字音乐平台发展迅速。实体音像制品向精品化、收藏化方向发展。音像制品与文创产品融合，衍生产品增多。产业链延伸，版权运营成为新增长点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动典当业发展，业务规模稳步增长。全年典当业资产规模达到一千亿元，较上年增长百分之五。典当业务量达到五百亿元，较上年增长百分之八。典当业营业收入达到五十亿元，较上年增长百分之六。典当业净利润达到二十亿元，较上年增长百分之四。</w:t>
+        <w:t>（一）数字化转型取得进展。支持企业数字化转型，发展数字音乐业务。推动音像制品数字化，建设数字资源库。开展数字版权保护，规范数字发行。数字产品销售额占比提升至65%，转型成效明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务中小微企业成效显著。我们积极引导典当业服务中小微企业，解决短期融资需求。全年典当业务量达到五百亿元，其中动产典当二百亿元，服务中小微企业一万家。财产权利典当一百亿元，服务中小微企业五千家。房地产典当二百亿元，服务中小微企业三千家。典当业服务中小微企业能力显著提升，为中小微企业解决了短期融资难题。</w:t>
+        <w:t>（二）版权保护持续加强。开展版权保护专项行动，打击盗版行为。加强网络版权监管，规范网络传播。推动版权登记，保护创作者权益。全年查处侵权案件1200余起，版权保护环境改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）风险防控能力增强。我们高度重视典当业风险防控工作，加强风险监测和处置。建立了典当业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患五十项，处置风险项目二十个，典当业不良资产率控制在百分之五以内，风险防控能力显著增强。</w:t>
+        <w:t>（三）精品创作取得成果。支持优秀音像制品创作，推出精品力作。开展音像制品评选活动，树立行业标杆。推动传统文化音像化，传承优秀文化。全年推出优秀音像制品500余部，精品率提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）市场监管持续加强。我们坚持依法监管、从严监管，加强典当市场监管。开展了典当业专项整治行动，重点整治违规经营、超范围经营等问题。建立了典当企业信用档案，实施了信用分级分类监管。规范了典当经营行为，保护了当户合法权益。全年共检查典当企业三百家，整改问题企业五十家，查处违法违规案件三十起，市场秩序持续好转。</w:t>
+        <w:t>（四）行业规范发展有序推进。开展音像市场专项整治，规范经营行为。加强内容审核，确保内容健康。推动诚信体系建设，建立企业信用档案。处理消费者投诉举报1800余件，消费者满意度达88%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）消费者权益保护加强。我们高度重视消费者权益保护工作，加强当户权益保护。建立了当户投诉处理机制，及时处理当户投诉。开展了当户教育活动，提高了当户风险意识。规范了典当服务行为，保护了当户合法权益。全年处理当户投诉五百件，开展当户教育活动一百场，培训当户五千人次，为当户挽回经济损失五百万元。</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）传统业务萎缩严重。实体音像制品销售下降，经营困难。传统发行渠道萎缩，终端网点减少。从业人员流失，人才队伍不稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是业务规模较小，服务能力有限。二是风险防控压力较大，部分项目存在风险隐患。三是专业人才短缺，队伍建设有待加强。四是监管制度需要完善，监管力度有待加强。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>（二）数字化转型面临挑战。数字平台竞争激烈，盈利模式不清晰。版权保护难度大，侵权行为频发。数字技术更新快，转型成本高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）内容创作能力不足。原创内容缺乏，精品力作不多。创作人才流失，创新能力弱。内容同质化严重，差异化不足。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动典当业规范健康发展，更好服务中小微企业。一是服务中小微企业，解决短期融资需求。二是加强风险防控，维护金融安全。三是加强市场监管，规范市场秩序。四是保护当户权益，提升服务质量。五是加强人才队伍建设，夯实发展基础。</w:t>
+        <w:t>（一）推动数字化转型。支持企业数字化发展，拓展数字业务。建设数字资源平台，丰富数字内容。加强数字版权保护，规范数字传播。探索数字盈利模式，提高经营效益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强版权保护。开展版权保护专项行动，严厉打击侵权。加强网络版权监管，规范网络传播。完善版权保护机制，降低维权成本。提高版权意识，营造良好氛围。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）支持精品创作。设立创作扶持基金，支持优秀作品创作。培养创作人才，提高创作能力。开展评选活动，树立行业标杆。推动传统文化音像化，传承优秀文化。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）促进行业发展。完善产业政策，支持企业发展。推动产业链延伸，拓展业务领域。加强人才培养，稳定人才队伍。规范市场秩序，营造良好环境。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>