--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>担保行业工作总结模板</w:t>
+        <w:t>乐器行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>乐器行业作为文化产业的重要组成部分，承担着推动音乐教育发展、丰富群众精神文化生活的重要职责。2025年度，我单位深入贯彻落实国家关于美育教育的战略部署，紧紧围绕乐器行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于融资担保业发展的方针政策和监管要求，积极推动融资担保业规范健康发展，在服务中小微企业、风险防控、体系建设、市场监管等方面取得了显著成效。全年融资担保业在保余额达到二万亿元，担保业务量达到一万亿元，为服务中小微企业、解决融资难题作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务中小微企业方面，我们积极引导融资担保业服务中小微企业，解决融资难题。发展了政府性融资担保，为中小微企业提供政策性担保服务。发展了商业性融资担保，为中小微企业提供市场化担保服务。发展了再担保业务，分散担保机构风险。全年担保业务量达到一万亿元，其中政府性融资担保五千亿元，商业性融资担保三千亿元，再担保业务二千亿元。</w:t>
+        <w:t>（一）市场规模稳步增长。全年乐器行业实现销售额约850亿元，同比增长10.5%。其中，民族乐器销售额占比30%，西洋乐器占比45%，电子乐器占比20%，乐器配件占比5%。线上销售渠道快速发展，电商渠道销售额占比达35%，较上年增长8个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在风险防控方面，我们高度重视融资担保业风险防控工作，加强风险监测和处置。建立了融资担保业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，融资担保业代偿率控制在百分之三以内，风险防控能力显著增强。</w:t>
+        <w:t>（二）消费需求结构变化。音乐教育推动需求增长，学生乐器销售旺盛。成人乐器学习需求增加，中高端乐器销售增长。电子乐器市场扩大，智能乐器受到欢迎。民族乐器复兴，传统乐器销售增长。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在体系建设方面，我们积极推进融资担保体系建设，完善担保服务网络。建设了政府性融资担保体系，形成了国家、省、市、县四级担保网络。建设了再担保体系，分散担保机构风险。建设了担保风险补偿机制，增强担保机构抗风险能力。全年政府性融资担保机构达到一千家，再担保机构达到五十家，担保体系建设取得积极进展。</w:t>
+        <w:t>（三）产业技术水平提升。民族乐器制作技艺传承发展，工艺水平提高。西洋乐器国产化率提升，品质接近国际水平。电子乐器技术进步，智能化程度提高。智能制造水平提升，自动化生产线普及率达40%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动融资担保业发展，业务规模稳步增长。全年融资担保业在保余额达到二万亿元，较上年增长百分之十五。担保业务量达到一万亿元，较上年增长百分之二十。融资担保业营业收入达到二百亿元，较上年增长百分之十。融资担保业净利润达到五十亿元，较上年增长百分之八。</w:t>
+        <w:t>（一）音乐教育推广成效显著。开展音乐教育进校园活动，覆盖学校超过10万所。支持音乐教育机构发展，新增音乐培训机构5000余家。培养音乐教师，培训教师超过5万人次。推动音乐考级规范化，考级人数超过300万人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务中小微企业成效显著。我们积极引导融资担保业服务中小微企业，解决融资难题。全年担保业务量达到一万亿元，其中政府性融资担保五千亿元，服务中小微企业五万家。商业性融资担保三千亿元，服务中小微企业三万家。再担保业务二千亿元，分散担保机构风险。融资担保业服务中小微企业能力显著提升，为中小微企业解决了融资难题。</w:t>
+        <w:t>（二）质量监管持续加强。完善乐器质量检测体系，新增检测机构5家。开展质量专项整治行动，查处不合格产品案件280余起。推动建立产品溯源体系，实现质量可追溯。制定修订行业标准18项，标准体系更加完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）风险防控能力增强。我们高度重视融资担保业风险防控工作，加强风险监测和处置。建立了融资担保业风险监测体系，及时识别和预警风险。开展了风险排查，排查风险隐患。处置了风险项目，化解了存量风险。全年排查风险隐患一百项，处置风险项目五十个，融资担保业代偿率控制在百分之三以内，风险防控能力显著增强。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"中国乐器品牌培育工程"，培育一批知名品牌。支持企业参加国内外乐器展，提升品牌影响力。推动民族乐器品牌振兴发展，实现传统与现代融合。新增中国驰名商标8件，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）体系建设稳步推进。我们积极推进融资担保体系建设，完善担保服务网络。建设了政府性融资担保体系，形成了国家、省、市、县四级担保网络。建设了再担保体系，分散担保机构风险。建设了担保风险补偿机制，增强担保机构抗风险能力。全年政府性融资担保机构达到一千家，再担保机构达到五十家，担保风险补偿基金规模达到一百亿元，担保体系建设取得积极进展。</w:t>
+        <w:t>（四）技艺传承取得进展。开展非遗传承人培养计划，培养传承人200余名。支持非遗工坊建设，建成非遗工坊100余家。推动技艺创新，传统与现代融合深入。全年新增国家级非遗项目5项，省级非遗项目20项。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）市场监管持续加强。我们坚持依法监管、从严监管，加强融资担保市场监管。开展了融资担保业专项整治行动，重点整治违规经营、超范围经营等问题。建立了融资担保机构信用档案，实施了信用分级分类监管。规范了融资担保经营行为，保护了被担保人合法权益。全年共检查融资担保机构五百家，整改问题机构八十家，查处违法违规案件五十起，市场秩序持续好转。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）创新能力有待提升。原创设计能力不足，同质化竞争严重。核心技术依赖进口，自主研发能力弱。高端人才缺乏，研发投入不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是风险分担机制不够完善，担保机构承担风险较大。二是风险防控压力较大，部分项目存在风险隐患。三是专业人才短缺，队伍建设有待加强。四是监管制度需要完善，监管力度有待加强。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>（二）品牌影响力有限。国际知名品牌较少，品牌溢价能力不强。品牌文化建设滞后，品牌故事挖掘不够。国际市场开拓难度大，出口占比偏低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）音乐教育发展不均衡。城乡音乐教育资源差距大，农村地区供给不足。音乐教师短缺，师资力量薄弱。音乐教育成本高，家庭负担重。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动融资担保业规范健康发展，更好服务中小微企业。一是服务中小微企业，解决融资难题。二是加强风险防控，维护金融安全。三是完善体系建设，健全服务网络。四是加强市场监管，规范市场秩序。五是加强人才队伍建设，夯实发展基础。</w:t>
+        <w:t>（一）推动产业高质量发展。制定乐器行业发展规划，明确发展目标。支持企业技术改造升级，提高智能制造水平。推动产业集群发展，打造区域品牌。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）加强品牌建设。实施品牌培育计划，打造国际知名品牌。支持品牌营销推广，提升品牌知名度。推动品牌国际化，开拓海外市场。加强品牌保护，维护品牌权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）推动音乐教育普及。完善音乐教育体系，扩大覆盖面。培养音乐教师，提高师资水平。降低音乐教育成本，减轻家庭负担。推动音乐教育进农村，缩小城乡差距。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强技艺传承。完善传承人培养体系，加大培养力度。提高传承人待遇，稳定传承人队伍。推动非遗进校园，扩大传承基础。支持非遗工坊建设，促进技艺传承。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>