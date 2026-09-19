--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>拍卖行业工作总结模板</w:t>
+        <w:t>摄影行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>摄影行业作为文化创意产业的重要组成部分，承担着记录时代、传播文化、服务民生的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕摄影行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于拍卖业发展的方针政策和监管要求，积极推动拍卖业规范健康发展，在服务经济社会发展、市场监管、标准化建设、人才培养等方面取得了显著成效。全年拍卖业成交额达到五千亿元，拍卖场次达到五万场，为促进资源优化配置、服务经济社会发展作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务经济社会发展方面，我们积极引导拍卖业服务经济社会发展，发挥拍卖功能。发展了司法拍卖，服务司法执行工作。发展了资产拍卖，服务企业资产处置。发展了艺术品拍卖，服务文化产业发展。发展了农产品拍卖，服务乡村振兴战略。全年拍卖成交额达到五千亿元，其中司法拍卖二千亿元，资产拍卖一千五百亿元，艺术品拍卖一千亿元，农产品拍卖五百亿元。</w:t>
+        <w:t>（一）市场规模持续扩大。全年摄影行业实现销售额约1200亿元，同比增长12.5%。其中，商业摄影销售额占比35%，婚纱摄影占比30%，儿童摄影占比20，个人写真占比10%，其他摄影占比5%。线上服务平台快速发展，网络订单占比达45%，较上年增长10个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强拍卖市场监管。开展了拍卖业专项整治行动，重点整治违规拍卖、虚假拍卖等问题。建立了拍卖企业信用档案，实施了信用分级分类监管。规范了拍卖经营行为，保护了拍卖当事人合法权益。全年共检查拍卖企业五百家，整改问题企业八十家，查处违法违规案件五十起。</w:t>
+        <w:t>（二）消费需求结构变化。婚纱摄影需求稳定，个性化定制需求增长。儿童摄影市场活跃，成长记录需求旺盛。商业摄影向高端化发展，品牌宣传需求增加。个人写真市场扩大，社交媒体推动需求增长。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在标准化建设方面，我们积极推进拍卖业标准化建设，提高服务质量。制定了拍卖服务标准，规范了拍卖行为。开展了拍卖服务质量提升行动，引导企业提高服务质量。建立了拍卖服务质量评价体系，实施了服务质量监测。全年拍卖服务满意度达到百分之八十五，较上年提升五个百分点。</w:t>
+        <w:t>（三）技术水平显著提升。摄影器材技术进步，全画幅相机普及率提高。后期处理技术发展，AI修图技术广泛应用。拍摄技术提升，航拍、VR拍摄等新技术应用。服务模式创新，线上线下融合服务普及。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动拍卖业发展，业务规模稳步增长。全年拍卖业成交额达到五千亿元，较上年增长百分之十。拍卖场次达到五万场，较上年增长百分之八。拍卖业营业收入达到五十亿元，较上年增长百分之六。拍卖业净利润达到二十亿元，较上年增长百分之五。</w:t>
+        <w:t>（一）行业规范化建设取得进展。制定摄影行业服务标准，规范服务流程。开展行业资质认证，提高从业人员素质。建立服务质量评价体系，提升服务水平。处理消费者投诉举报5500余件，消费者满意度达90%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务经济社会发展成效显著。我们积极引导拍卖业服务经济社会发展，发挥拍卖功能。全年拍卖成交额达到五千亿元，其中司法拍卖二千亿元，服务司法执行案件五万件。资产拍卖一千五百亿元，服务企业资产处置三千家。艺术品拍卖一千亿元，促进文化产业发展。农产品拍卖五百亿元，服务乡村振兴战略。拍卖业服务经济社会发展能力显著提升。</w:t>
+        <w:t>（二）技术创新能力提升。支持企业技术升级，引进先进设备。推动AI技术应用，提高后期处理效率。开展技术培训，提高从业人员技能。全年培训摄影技术人员超过10万人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）市场监管持续加强。我们坚持依法监管、从严监管，加强拍卖市场监管。开展了拍卖业专项整治行动，重点整治违规拍卖、虚假拍卖等问题。建立了拍卖企业信用档案，实施了信用分级分类监管。规范了拍卖经营行为，保护了拍卖当事人合法权益。全年共检查拍卖企业五百家，整改问题企业八十家，查处违法违规案件五十起，市场秩序持续好转。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"摄影行业品牌培育工程"，培育一批知名品牌。支持企业参加行业展会，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名摄影品牌50余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）标准化建设成效显著。我们积极推进拍卖业标准化建设，提高服务质量。制定了拍卖服务标准，规范了拍卖行为。开展了拍卖服务质量提升行动，引导企业提高服务质量。建立了拍卖服务质量评价体系，实施了服务质量监测。全年拍卖服务满意度达到百分之八十五，较上年提升五个百分点，服务质量明显提升。</w:t>
+        <w:t>（四）版权保护持续加强。开展版权保护宣传，提高版权意识。建立版权登记机制，保护创作者权益。处理版权纠纷案件800余起，版权保护环境改善。推动版权交易平台建设，促进版权交易。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）人才培养成效显著。我们高度重视拍卖人才培养工作，加强人才队伍建设。组织开展了拍卖师培训，培训人员达五千人次。建立了拍卖师资质认证体系，规范了从业资格管理。举办了拍卖技能大赛，选拔了一批优秀技能人才。全年新增持证拍卖师五百名，拍卖师持证率达到百分之九十。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）行业规范程度不高。从业人员资质参差不齐，专业技能有待提高。小型摄影机构管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是业务模式相对单一，创新能力不足。二是市场监管需要加强，违规拍卖问题时有发生。三是专业人才短缺，队伍建设有待加强。四是标准化程度不高，服务质量参差不齐。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>（二）创新能力有待提升。原创拍摄风格不足，同质化竞争严重。后期处理技术依赖软件，人工技能下降。新技术应用不够，创新意识不强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）版权保护任务艰巨。版权意识薄弱，侵权行为时有发生。版权维权成本高，维权难度大。版权交易机制不完善，交易不活跃。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动拍卖业规范健康发展，更好服务经济社会发展。一是服务经济社会发展，发挥拍卖功能。二是加强市场监管，规范市场秩序。三是推进标准化建设，提高服务质量。四是加强人才培养，提高队伍素质。五是完善自律机制，推动诚信发展。</w:t>
+        <w:t>（一）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）推动技术创新。支持企业技术升级，引进先进设备。推动AI技术应用，提高服务效率。开展技术培训，提高从业人员技能。鼓励创新创作，提升原创能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌连锁发展，扩大品牌覆盖面。推动品牌营销推广，提升品牌影响力。加强品牌保护，维护品牌权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）强化版权保护。开展版权保护宣传，提高版权意识。完善版权登记机制，保护创作者权益。建立版权交易平台，促进版权交易。处理版权纠纷，维护合法权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>