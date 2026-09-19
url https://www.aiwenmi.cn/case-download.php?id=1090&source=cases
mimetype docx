--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>评估行业工作总结模板</w:t>
+        <w:t>婚庆行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>婚庆行业作为幸福产业的重要组成部分，承担着为新人提供优质婚礼服务、传承婚俗文化的重要职责。2025年度，我单位深入贯彻落实国家关于促进服务业发展的战略部署，紧紧围绕婚庆行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于评估业发展的方针政策和监管要求，积极推动评估业规范健康发展，在服务经济社会发展、市场监管、标准化建设、人才培养等方面取得了显著成效。全年评估业业务收入达到二百亿元，评估项目达到十万项，为服务经济社会发展、维护市场秩序作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务经济社会发展方面，我们积极引导评估业服务经济社会发展，发挥评估功能。发展了资产评估，服务企业资产重组。发展了房地产评估，服务房地产市场交易。发展了土地评估，服务土地市场交易。发展了矿业权评估，服务矿产资源开发。全年评估项目达到十万项，其中资产评估三万项，房地产评估四万项，土地评估二万项，矿业权评估一万项。</w:t>
+        <w:t>（一）市场规模稳步增长。全年婚庆行业实现销售额约25000亿元，同比增长8.5%。其中，婚宴服务销售额占比40%，婚庆策划占比25%，婚纱摄影占比15%，婚戒首饰占比12%，其他服务占比8%。一站式婚庆服务快速发展，套餐服务占比达35%，较上年增长10个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强评估市场监管。开展了评估业专项整治行动，重点整治违规评估、虚假评估等问题。建立了评估机构信用档案，实施了信用分级分类监管。规范了评估执业行为，保护了委托人合法权益。全年共检查评估机构五百家，整改问题机构八十家，查处违法违规案件五十起。</w:t>
+        <w:t>（二）消费需求结构变化。个性化定制需求增长，定制婚礼服务占比提升至40%。主题婚礼受到欢迎，特色主题婚礼增多。目的地婚礼兴起，旅游婚礼需求增长。简约婚礼受到关注，小型精致婚礼增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在标准化建设方面，我们积极推进评估业标准化建设，提高评估质量。制定了评估准则，规范了评估行为。开展了评估质量提升行动，引导机构提高评估质量。建立了评估质量评价体系，实施了质量监测。全年评估报告合格率达到百分之九十五，较上年提升三个百分点。</w:t>
+        <w:t>（三）服务水平显著提升。婚庆策划专业化程度提高，策划师持证上岗率提升。婚礼执行能力增强，服务质量稳定。婚庆用品品质提升，品牌化程度提高。服务流程规范化，服务体验改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动评估业发展，业务规模稳步增长。全年评估业业务收入达到二百亿元，较上年增长百分之八。评估项目达到十万项，较上年增长百分之十。评估机构达到五千家，较上年增加三百家。评估从业人员达到十万人，较上年增加五千人。</w:t>
+        <w:t>（一）行业规范化建设取得进展。制定婚庆行业服务标准，规范服务流程。开展行业资质认证，提高从业人员素质。建立服务质量评价体系，提升服务水平。处理消费者投诉举报8500余件，消费者满意度达88%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务经济社会发展成效显著。我们积极引导评估业服务经济社会发展，发挥评估功能。全年评估项目达到十万项，其中资产评估三万项，服务企业资产重组五千家。房地产评估四万项，服务房地产市场交易十万宗。土地评估二万项，服务土地市场交易五万宗。矿业权评估一万项，服务矿产资源开发一千项。评估业服务经济社会发展能力显著提升。</w:t>
+        <w:t>（二）人才培养成效显著。开展婚庆策划师培训，培训人员超过5万人次。组织婚礼主持人培训，提高主持水平。培养花艺师、化妆师等专业人才，壮大人才队伍。建立人才评价机制，规范人才管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）市场监管持续加强。我们坚持依法监管、从严监管，加强评估市场监管。开展了评估业专项整治行动，重点整治违规评估、虚假评估等问题。建立了评估机构信用档案，实施了信用分级分类监管。规范了评估执业行为，保护了委托人合法权益。全年共检查评估机构五百家，整改问题机构八十家，查处违法违规案件五十起，市场秩序持续好转。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"婚庆行业品牌培育工程"，培育一批知名品牌。支持企业参加行业展会，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名婚庆品牌80余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）标准化建设成效显著。我们积极推进评估业标准化建设，提高评估质量。制定了评估准则，规范了评估行为。开展了评估质量提升行动，引导机构提高评估质量。建立了评估质量评价体系，实施了质量监测。全年评估报告合格率达到百分之九十五，较上年提升三个百分点，评估质量明显提升。</w:t>
+        <w:t>（四）婚俗文化传承取得进展。开展婚俗文化研究，挖掘传统婚俗内涵。推动婚俗文化创新，传统与现代融合。组织婚俗文化活动，传播优秀婚俗文化。建立婚俗文化档案，保护婚俗文化遗产。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）人才培养成效显著。我们高度重视评估人才培养工作，加强人才队伍建设。组织开展了评估师培训，培训人员达一万人次。建立了评估师资质认证体系，规范了从业资格管理。举办了评估技能大赛，选拔了一批优秀技能人才。全年新增持证评估师一千名，评估师持证率达到百分之八十。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）行业规范程度不高。从业人员资质参差不齐，专业技能有待提高。小型婚庆机构管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是评估质量参差不齐，部分评估报告质量不高。二是市场监管需要加强，违规评估问题时有发生。三是专业人才短缺，队伍建设有待加强。四是标准化程度不高，评估准则执行不够严格。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>（二）服务创新能力不足。婚礼策划同质化严重，缺乏个性化创意。服务模式创新不够，难以满足多样化需求。新技术应用不足，智能化水平低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）消费者权益保护有待加强。服务合同不规范，纠纷时有发生。价格透明度不高，隐性消费问题存在。售后服务不完善，消费者维权困难。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动评估业规范健康发展，更好服务经济社会发展。一是服务经济社会发展，发挥评估功能。二是加强市场监管，规范市场秩序。三是推进标准化建设，提高评估质量。四是加强人才培养，提高队伍素质。五是完善自律机制，推动诚信发展。</w:t>
+        <w:t>（一）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）提升服务创新能力。鼓励婚礼策划创新，提高原创能力。推动服务模式创新，满足多样化需求。应用新技术，提高智能化水平。培养创意人才，增强创新能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强消费者权益保护。规范服务合同，明确权责义务。提高价格透明度，杜绝隐性消费。完善售后服务，保障消费者权益。处理消费纠纷，维护消费者利益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）传承婚俗文化。开展婚俗文化研究，挖掘文化内涵。推动婚俗文化创新，传统与现代融合。组织婚俗文化活动，传播优秀文化。建立婚俗文化档案，保护文化遗产。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>