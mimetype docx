--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>审计行业工作总结模板</w:t>
+        <w:t>殡葬行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>殡葬行业作为民生服务的重要组成部分，承担着保障群众基本殡葬需求、推进殡葬改革的重要职责。2025年度，我单位深入贯彻落实国家关于殡葬改革的战略部署，紧紧围绕殡葬行业规范发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于审计工作的方针政策和法律法规，依法履行审计监督职责，在财政审计、金融审计、企业审计、经济责任审计等方面取得了显著成效。全年完成审计项目一千个，查出违规资金五百亿元，促进增收节支一百亿元，为维护财经秩序、促进廉政建设作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在财政审计方面，我们依法对财政预算执行、财政决算、财政资金使用等进行审计监督。开展了预算执行审计，审查了财政预算编制、执行、调整情况。开展了财政决算审计，审查了财政收支真实性、合法性。开展了专项资金审计，审查了专项资金使用效益。全年完成财政审计项目三百个，查出违规资金二百亿元，促进增收节支五十亿元。</w:t>
+        <w:t>（一）服务能力持续提升。全年殡葬服务机构接待服务对象约800万人次，同比增长5.2%。其中，遗体火化服务占比45%，殡仪服务占比30%，安葬服务占比20%，其他服务占比5%。公益性殡葬设施建设加快，公益性公墓覆盖率达75%，较上年提高5个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在金融审计方面，我们依法对金融机构财务收支、信贷业务、风险管理等进行审计监督。开展了银行审计，审查了银行信贷业务、风险管理情况。开展了保险审计，审查了保险业务、偿付能力情况。开展了证券审计，审查了证券业务、合规管理情况。全年完成金融审计项目一百个，查出违规资金一百亿元，促进增收节支三十亿元。</w:t>
+        <w:t>（二）服务需求结构变化。节地生态安葬需求增长，生态安葬率提升至35%。个性化殡仪服务需求增加，定制化服务增多。网络祭扫兴起，线上祭扫人次超过1亿。殡葬用品品质要求提高，环保产品需求增长。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在企业审计方面，我们依法对国有企业财务收支、经营业绩、内部控制等进行审计监督。开展了企业财务审计，审查了企业财务收支真实性、合法性。开展了企业绩效审计，审查了企业经营业绩、经济效益。开展了企业内控审计，审查了企业内部控制有效性。全年完成企业审计项目二百个，查出违规资金一百亿元，促进增收节支二十亿元。</w:t>
+        <w:t>（三）服务水平显著提升。殡葬服务设施改善，服务环境优化。服务流程规范化，服务效率提高。从业人员素质提升，专业技能增强。信息化水平提高，便民服务能力增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）审计监督成效显著。我们依法履行审计监督职责，审计监督成效显著。全年完成审计项目一千个，较上年增加一百个。查出违规资金五百亿元，较上年增加五十亿元。促进增收节支一百亿元，较上年增加十亿元。移送违纪违法案件线索一百件，较上年增加二十件。审计监督作用充分发挥，为维护财经秩序、促进廉政建设作出了积极贡献。</w:t>
+        <w:t>（一）殡葬改革深入推进。推进节地生态安葬，生态安葬率提升至35%。整治殡葬领域突出问题，规范殡葬服务行为。推动丧葬习俗改革，倡导文明殡葬。全年整治违规墓地5000余处，殡葬秩序明显改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）财政审计成效明显。我们依法对财政预算执行、财政决算、财政资金使用等进行审计监督，财政审计成效明显。全年完成财政审计项目三百个，查出违规资金二百亿元，促进增收节支五十亿元。揭示了财政预算编制不科学、预算执行不规范、财政资金使用效益不高等问题，提出了加强财政管理的建议，促进了财政管理水平提升。</w:t>
+        <w:t>（二）公益性殡葬设施建设加快。建设公益性公墓，新增墓位50万余个。建设公益性骨灰堂，新增格位30万余个。完善殡仪馆设施，提高服务能力。全年投入建设资金超过100亿元，设施条件明显改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）金融审计成效突出。我们依法对金融机构财务收支、信贷业务、风险管理等进行审计监督，金融审计成效突出。全年完成金融审计项目一百个，查出违规资金一百亿元，促进增收节支三十亿元。揭示了金融机构信贷管理不规范、风险管理不到位、内部控制不完善等问题，提出了加强金融监管的建议，促进了金融风险防控。</w:t>
+        <w:t>（三）服务质量持续提升。制定殡葬服务标准，规范服务流程。开展服务技能培训，提高从业人员素质。建立服务质量评价体系，提升服务水平。处理群众投诉举报2500余件，群众满意度达92%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）企业审计成效良好。我们依法对国有企业财务收支、经营业绩、内部控制等进行审计监督，企业审计成效良好。全年完成企业审计项目二百个，查出违规资金一百亿元，促进增收节支二十亿元。揭示了企业财务管理不规范、经营业绩不真实、内部控制不完善等问题，提出了加强企业管理的建议，促进了企业规范经营。</w:t>
+        <w:t>（四）惠民殡葬政策落实到位。落实惠民殡葬政策，减免基本殡葬费用。扩大惠民政策覆盖面，惠及群众超过500万人次。全年减免费用超过30亿元，群众负担明显减轻。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）经济责任审计成效显著。我们依法对领导干部履行经济责任情况进行审计监督，经济责任审计成效显著。全年完成经济责任审计项目二百个，查出违规资金五十亿元，促进增收节支十亿元。揭示了领导干部履行经济责任中存在的问题，提出了加强干部管理的建议，促进了领导干部依法履职、廉洁从政。</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）殡葬设施供给不足。公益性公墓数量不足，难以满足需求。农村殡葬设施薄弱，服务能力不足。节地生态安葬设施缺乏，推广难度大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是审计覆盖面不够宽，部分领域审计监督存在盲区。二是审计质量有待提高，部分审计项目质量不高。三是审计手段相对落后，信息化水平需要提升。四是审计队伍建设有待加强，专业人才短缺。五是审计结果运用不够充分，审计整改需要加强。</w:t>
+        <w:t>（二）服务质量有待提高。从业人员素质参差不齐，专业技能有待提高。服务流程不够规范，服务体验有待改善。信息化水平不高，便民服务能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）殡葬改革任务艰巨。传统丧葬观念根深蒂固，改革阻力大。违规建墓现象时有发生，整治难度大。殡葬用品市场混乱，价格虚高问题存在。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续依法履行审计监督职责，更好发挥审计监督作用。一是加强财政审计，促进财政管理规范。二是加强金融审计，防范金融风险。三是加强企业审计，促进企业规范经营。四是加强经济责任审计，促进领导干部依法履职。五是加强审计整改，提高审计效果。</w:t>
+        <w:t>（一）加快殡葬设施建设。建设公益性公墓，增加墓位供给。建设公益性骨灰堂，满足安葬需求。完善殡仪馆设施，提高服务能力。推动节地生态安葬设施建设，促进生态安葬。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）提升服务质量。完善服务标准，规范服务流程。加强从业人员培训，提高专业技能。推进信息化建设，提高便民服务能力。建立服务质量评价体系，持续改进服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）深化殡葬改革。推进节地生态安葬，提高生态安葬率。整治违规墓地，规范殡葬秩序。倡导文明殡葬，改革丧葬习俗。规范殡葬用品市场，稳定价格水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）落实惠民政策。扩大惠民政策覆盖面，惠及更多群众。提高减免标准，减轻群众负担。简化办理流程，方便群众办事。加强监督检查，确保政策落实。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>