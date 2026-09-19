--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>税务行业工作总结模板</w:t>
+        <w:t>会展行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>会展行业作为现代服务业的重要组成部分，承担着促进经贸交流、推动产业发展的重要职责。2025年度，我单位深入贯彻落实国家关于促进会展业发展的战略部署，紧紧围绕会展行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于税收工作的方针政策和法律法规，依法履行税收征管职责，在税收征管、纳税服务、税务稽查、税收法治等方面取得了显著成效。全年组织税收收入达到三万亿元，税收征管质量稳步提升，为保障国家财政收入、服务经济社会发展作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在税收征管方面，我们依法加强税收征管，确保税款及时足额入库。加强了税源管理，完善了税源监控体系。优化了征管流程，提高了征管效率。推进了信息化建设，提升了征管水平。全年组织税收收入达到三万亿元，较上年增长百分之八，税收征管质量稳步提升。</w:t>
+        <w:t>（一）市场规模稳步增长。全年会展行业实现直接产值约6500亿元，同比增长12.8%。其中，展览服务产值占比45%，会议服务占比30%，活动策划占比15%，其他服务占比10%。带动相关产业产值超过5万亿元，经济拉动效应明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在纳税服务方面，我们积极推进纳税服务体系建设，为纳税人提供便捷高效的服务。优化了办税流程，减少了办税环节。推广了网上办税，提高了办税效率。开展了纳税辅导，帮助纳税人正确纳税。全年网上办税率达到百分之九十，纳税人满意度达到百分之九十五，纳税服务水平显著提升。</w:t>
+        <w:t>（二）会展数量规模扩大。全年举办各类展览活动超过12000场，同比增长8.5%。其中，国际性展览占比15%，全国性展览占比35%，区域性展览占比50%。展览总面积超过1.5亿平方米，参展商超过500万家，观众超过1.2亿人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在税务稽查方面，我们依法加强税务稽查，打击税收违法行为。开展了税收专项整治，查处了一批税收违法案件。加强了税收风险防控，防范了税收流失。推进了税务稽查规范化建设，提高了稽查质量。全年查处税收违法案件五千件，查补税款一百亿元，税务稽查震慑作用充分发挥。</w:t>
+        <w:t>（三）会展质量显著提升。品牌展会培育成效显著，UFI认证展会达到150个。国际化程度提高，境外参展商占比提升至18%。专业化水平提升，专业观众占比达到65%。数字化程度提高，线上线下融合展会增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）税收收入稳步增长。我们依法加强税收征管，税收收入稳步增长。全年组织税收收入达到三万亿元，较上年增长百分之八。增值税收入达到一万亿元，较上年增长百分之六。企业所得税收入达到八千亿元，较上年增长百分之十。个人所得税收入达到五千亿元，较上年增长百分之十二。税收收入结构不断优化，税收征管质量稳步提升。</w:t>
+        <w:t>（一）品牌展会培育取得成效。开展品牌展会培育工程，培育一批知名展会。支持展会申请国际认证，提高国际影响力。推动展会品牌化发展，提升展会品质。全年新增UFI认证展会20个，品牌展会影响力提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）纳税服务成效显著。我们积极推进纳税服务体系建设，纳税服务成效显著。优化了办税流程，减少了办税环节，纳税人办税时间缩短百分之三十。推广了网上办税，网上办税率达到百分之九十。开展了纳税辅导，培训纳税人十万人次。建立了纳税服务评价体系，纳税人满意度达到百分之九十五。纳税服务水平显著提升，纳税人获得感明显增强。</w:t>
+        <w:t>（二）会展设施建设加快。建设大型会展场馆，新增展览面积超过300万平方米。完善会展配套设施，提高服务能力。推动智慧展馆建设，提升信息化水平。全年投入建设资金超过500亿元，设施条件明显改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）税务稽查成效突出。我们依法加强税务稽查，税务稽查成效突出。全年查处税收违法案件五千件，查补税款一百亿元。开展了税收专项整治，重点查处虚开增值税发票、偷逃税款等违法行为。加强了税收风险防控，建立了税收风险预警机制。推进了税务稽查规范化建设，提高了稽查质量。税务稽查震慑作用充分发挥，税收秩序持续好转。</w:t>
+        <w:t>（三）服务质量持续提升。制定会展服务标准，规范服务流程。开展服务技能培训，提高从业人员素质。建立服务质量评价体系，提升服务水平。处理参展商和观众投诉3500余件，满意度达90%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）税收法治建设加强。我们积极推进税收法治建设，税收法治建设加强。完善了税收法规制度，制定了税收征管规范。加强了税收执法监督，规范了税收执法行为。开展了税收法治宣传，提高了纳税人税法遵从度。全年开展税收法治宣传一千场，培训纳税人五万人次，税收法治意识明显增强。</w:t>
+        <w:t>（四）国际交流合作深化。组织企业参加境外展会，拓展国际市场。引进国际知名展会，提升国内展会水平。开展国际交流合作，学习先进经验。全年组织境外参展企业超过5万家，国际影响力提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）信息化建设稳步推进。我们积极推进税务信息化建设，信息化建设稳步推进。建设了税收征管信息系统，实现了税收征管信息化。推广了电子发票，提高了发票管理效率。开发了税收大数据平台，实现了税收数据共享。推进了智慧税务建设，提升了税收征管智能化水平。全年电子发票开具量达到十亿份，税收征管信息化水平显著提升。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）品牌影响力有限。国际知名展会较少，品牌溢价能力不强。展会同质化严重，差异化竞争不足。展会国际化程度不高，境外参展商占比偏低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是税收征管质量有待提高，部分税种征管存在薄弱环节。二是纳税服务需要进一步优化，纳税人办税便利度有待提升。三是税务稽查力度需要加强，税收违法行为时有发生。四是税收法治建设需要完善，税收执法规范性有待提高。五是信息化建设需要加快，智能化水平需要提升。</w:t>
+        <w:t>（二）服务质量有待提高。从业人员素质参差不齐，专业技能有待提高。服务流程不够规范，服务体验有待改善。信息化水平不高，数字化服务能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）场馆利用效率不高。部分场馆空置率高，资源浪费严重。场馆配套设施不完善，服务能力不足。场馆运营成本高，盈利能力弱。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续依法履行税收征管职责，更好服务经济社会发展。一是加强税收征管，确保税款及时足额入库。二是优化纳税服务，提高纳税人满意度。三是加强税务稽查，打击税收违法行为。四是推进税收法治建设，规范税收执法行为。五是加快信息化建设，提升征管智能化水平。</w:t>
+        <w:t>（一）培育品牌展会。实施品牌展会培育计划，打造国际知名展会。支持展会申请国际认证，提高国际影响力。推动展会专业化发展，提升展会品质。加强展会知识产权保护，维护展会秩序。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）提升服务质量。完善服务标准，规范服务流程。加强从业人员培训，提高专业技能。推进数字化建设，提升服务能力。建立服务质量评价体系，持续改进服务。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）提高场馆利用效率。优化场馆布局，提高使用效率。完善配套设施，提升服务能力。创新运营模式，提高盈利能力。推动场馆共享，减少资源浪费。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）深化国际交流。组织企业境外参展，拓展国际市场。引进国际知名展会，提升国内展会水平。开展国际交流合作，学习先进经验。培养国际化人才，提高国际竞争力。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>