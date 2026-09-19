--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,270 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="320" w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>代理记账行业工作总结模板</w:t>
+        <w:t>公关行业工作总结</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、工作概述</w:t>
+        <w:t>公关行业作为现代服务业的重要组成部分，承担着企业形象塑造、品牌传播、危机管理的重要职责。2025年度，我单位深入贯彻落实国家关于促进服务业发展的战略部署，紧紧围绕公关行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>过去一年，我单位认真贯彻落实国家关于代理记账业发展的方针政策和监管要求，积极推动代理记账业规范健康发展，在服务中小微企业、市场监管、标准化建设、人才培养等方面取得了显著成效。全年代理记账业业务收入达到一百亿元，服务企业达到五十万家，为服务中小微企业、促进经济发展作出了积极贡献。</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在服务中小微企业方面，我们积极引导代理记账业服务中小微企业，帮助企业规范财务管理。发展了代理记账服务，为企业提供会计核算服务。发展了税务代理服务，为企业提供税务申报服务。发展了财务咨询服务，为企业提供财务管理建议。全年服务企业达到五十万家，其中代理记账服务三十万家，税务代理服务十五万家，财务咨询服务五万家。</w:t>
+        <w:t>（一）市场规模稳步增长。全年公关行业实现营业收入约850亿元，同比增长15.2%。其中，企业公关服务收入占比50%，政府公关占比20%，品牌传播占比18%，危机管理占比12%。数字化公关快速发展，数字公关收入占比达40%，较上年增长12个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在市场监管方面，我们坚持依法监管、从严监管，加强代理记账市场监管。开展了代理记账业专项整治行动，重点整治无证经营、违规执业等问题。建立了代理记账机构信用档案，实施了信用分级分类监管。规范了代理记账执业行为，保护了委托人合法权益。全年共检查代理记账机构一千家，整改问题机构一百五十家，查处违法违规案件八十起。</w:t>
+        <w:t>（二）服务需求结构变化。品牌传播需求旺盛，企业品牌建设投入增加。危机管理需求增长，企业风险意识提高。政府公关需求稳定，政务公开推动发展。社交媒体运营需求增加，新媒体公关成为热点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在标准化建设方面，我们积极推进代理记账业标准化建设，提高服务质量。制定了代理记账服务标准，规范了服务行为。开展了代理记账服务质量提升行动，引导机构提高服务质量。建立了代理记账服务质量评价体系，实施了服务质量监测。全年代理记账服务满意度达到百分之九十，较上年提升五个百分点。</w:t>
+        <w:t>（三）服务水平显著提升。公关策划专业化程度提高，策略能力增强。执行能力提升，服务质量稳定。数字化能力增强，新媒体运营水平提高。国际化能力提升，跨境公关服务增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）业务规模稳步增长。我们积极推动代理记账业发展，业务规模稳步增长。全年代理记账业业务收入达到一百亿元，较上年增长百分之十。服务企业达到五十万家，较上年增加五万家。代理记账机构达到一万家，较上年增加五百家。代理记账从业人员达到十万人，较上年增加五千人。</w:t>
+        <w:t>（一）行业规范化建设取得进展。制定公关行业服务标准，规范服务流程。开展行业资质认证，提高从业人员素质。建立服务质量评价体系，提升服务水平。处理客户投诉举报1200余件，客户满意度达88%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）服务中小微企业成效显著。我们积极引导代理记账业服务中小微企业，帮助企业规范财务管理。全年服务企业达到五十万家，其中代理记账服务三十万家，帮助企业规范了会计核算。税务代理服务十五万家，帮助企业正确申报纳税。财务咨询服务五万家，帮助企业改善财务管理。代理记账业服务中小微企业能力显著提升，为中小微企业规范发展作出了积极贡献。</w:t>
+        <w:t>（二）人才培养成效显著。开展公关专业人员培训，培训人员超过3万人次。组织公关策划师认证，提高策划能力。培养新媒体运营人才，适应数字化需求。建立人才评价机制，规范人才管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）市场监管持续加强。我们坚持依法监管、从严监管，加强代理记账市场监管。开展了代理记账业专项整治行动，重点整治无证经营、违规执业等问题。建立了代理记账机构信用档案，实施了信用分级分类监管。规范了代理记账执业行为，保护了委托人合法权益。全年共检查代理记账机构一千家，整改问题机构一百五十家，查处违法违规案件八十起，市场秩序持续好转。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"公关行业品牌培育工程"，培育一批知名公关公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名公关品牌30余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）标准化建设成效显著。我们积极推进代理记账业标准化建设，提高服务质量。制定了代理记账服务标准，规范了服务行为。开展了代理记账服务质量提升行动，引导机构提高服务质量。建立了代理记账服务质量评价体系，实施了服务质量监测。全年代理记账服务满意度达到百分之九十，较上年提升五个百分点，服务质量明显提升。</w:t>
+        <w:t>（四）数字化转型取得进展。推动数字化公关发展，提高服务效率。应用大数据技术，精准分析受众。发展新媒体公关，拓展服务渠道。建设公关数据平台，提升服务能力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）人才培养成效显著。我们高度重视代理记账人才培养工作，加强人才队伍建设。组织开展了代理记账人员培训，培训人员达二万人次。建立了代理记账人员资质认证体系，规范了从业资格管理。举办了代理记账技能大赛，选拔了一批优秀技能人才。全年新增持证代理记账人员三千名，从业人员持证率达到百分之七十。</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、存在问题</w:t>
+        <w:t>（一）行业规范程度不高。从业人员资质参差不齐，专业技能有待提高。小型公关公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一是服务质量参差不齐，部分机构服务质量不高。二是市场监管需要加强，无证经营问题时有发生。三是专业人才短缺，队伍建设有待加强。四是标准化程度不高，服务标准执行不够严格。五是行业自律机制不够完善，诚信建设有待加强。</w:t>
+        <w:t>（二）专业能力有待提升。策略策划能力不足，创意水平不高。危机管理能力弱，应对经验不足。国际化能力不强，跨境服务经验少。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）数字化能力不足。大数据应用能力弱，数据分析水平低。新媒体运营能力不强，内容创作水平有待提高。数字化工具应用不足，效率提升有限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:lineRule="exact" w:line="560"/>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推动代理记账业规范健康发展，更好服务中小微企业。一是服务中小微企业，帮助规范财务管理。二是加强市场监管，规范市场秩序。三是推进标准化建设，提高服务质量。四是加强人才培养，提高队伍素质。五是完善自律机制，推动诚信发展。</w:t>
+        <w:t>（一）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）提升专业能力。加强策略策划培训，提高创意水平。开展危机管理培训，增强应对能力。培养国际化人才，拓展跨境服务。建立案例库，积累服务经验。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）推动数字化转型。应用大数据技术，提高分析能力。发展新媒体公关，拓展服务渠道。建设数据平台，提升服务效率。培养数字化人才，适应发展需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>