--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>知识产权行业工作总结</w:t>
+        <w:t>会展策划行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>知识产权行业作为现代服务业的重要组成部分，在推动科技创新、促进经济发展方面发挥着不可替代的作用。本年度，我单位紧紧围绕国家知识产权战略部署，深入贯彻落实知识产权强国建设纲要，各项工作取得显著成效。</w:t>
+        <w:t>会展策划行业作为现代服务业的重要组成部分，承担着会展项目策划、组织实施、效果评估的重要职责。2025年度，我单位深入贯彻落实国家关于促进会展业发展的战略部署，紧紧围绕会展策划行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、知识产权创造工作成效显著</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成专利申请代理服务一万二千余件，其中发明专利申请四千五百件，实用新型专利申请五千八百件，外观设计专利申请一千七百余件。发明专利授权率达到百分之六十八，较上年提高五个百分点。商标注册申请代理服务八千余件，商标注册成功率达到百分之八十五。著作权登记代理服务三千余件，涵盖软件著作权、作品著作权等多个领域。</w:t>
+        <w:t>（一）市场规模稳步增长。全年会展策划行业实现营业收入约1200亿元，同比增长13.5%。其中，展览策划收入占比40%，会议策划占比30%，活动策划占比20%，其他策划占比10%。一站式策划服务快速发展，全案策划占比达45%，较上年增长10个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>在知识产权创造质量提升方面，我们积极引导创新主体开展高价值专利培育工作，协助企业建立专利导航机制，开展专利布局分析，有效提升了专利申请的质量和价值。全年共协助企业完成高价值专利组合培育项目十五个，培育高价值专利三百余件，为企业技术创新提供了有力支撑。</w:t>
+        <w:t>（二）服务需求结构变化。品牌展会策划需求旺盛，企业参展投入增加。会议策划需求增长，各类论坛峰会增多。活动策划需求多样化，庆典活动、发布会等增多。线上活动策划兴起，虚拟展会、云会议增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、知识产权运用工作稳步推进</w:t>
+        <w:t>（三）策划水平显著提升。策划专业化程度提高，策略能力增强。创意能力提升，差异化策划增多。执行能力增强，服务质量稳定。数字化策划能力提升，线上线下融合策划增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>知识产权运营转化工作取得新突破。全年完成专利转让许可交易三百余件，交易金额达五千余万元。商标转让交易一百二十余件，交易金额一千五百余万元。知识产权质押融资服务成效显著，协助企业完成知识产权质押融资贷款二十余笔，融资金额达两亿余元，有效解决了中小微企业融资难问题。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>知识产权证券化工作取得实质性进展，参与完成知识产权证券化项目两个，发行规模达三亿元，为创新型企业开辟了新的融资渠道。知识产权保险工作稳步推进，协助企业投保知识产权保险五十余件，保险金额达八千余万元，为企业知识产权保护提供了风险保障。</w:t>
+        <w:t>（一）策划能力显著提升。开展策划人员培训，培训人员超过5万人次。组织策划师认证，提高策划水平。建立策划案例库，积累策划经验。全年完成策划项目超过8万个，策划质量明显提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、知识产权保护工作全面加强</w:t>
+        <w:t>（二）品牌建设成效明显。开展"会展策划品牌培育工程"，培育一批知名策划公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名策划品牌50余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>知识产权维权援助工作深入开展。全年受理知识产权维权援助申请三百余件，提供法律咨询意见书二百余份，协助企业应对知识产权诉讼案件八十余件，胜诉率达到百分之七十五。知识产权纠纷调解工作成效显著，成功调解知识产权纠纷一百二十余件，调解成功率达到百分之八十二。</w:t>
+        <w:t>（三）服务质量持续提升。制定会展策划服务标准，规范服务流程。建立服务质量评价体系，提升服务水平。处理客户投诉举报2800余件，客户满意度达90%。完善售后服务体系，提高客户满意度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>知识产权行政执法配合工作有序开展，配合市场监管部门开展知识产权执法行动五十余次，协助查处知识产权侵权案件三十余件，涉案金额达五百余万元。知识产权海关保护工作取得新成效，协助企业办理知识产权海关备案六十余件，配合海关查扣侵权嫌疑货物二十余批次。</w:t>
+        <w:t>（四）数字化转型取得进展。推动数字化策划发展，提高策划效率。应用VR/AR技术，增强策划效果。建设策划管理平台，提升服务能力。发展线上策划服务，拓展服务渠道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、知识产权服务工作持续优化</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>知识产权公共服务平台建设取得新进展，完成平台升级改造，新增在线申请、进度查询、费用缴纳等功能，平台访问量突破五十万次，在线办理业务量达三万余件。知识产权信息服务能力不断提升，完成专利检索分析报告五百余份，商标监测报告三百余份，为创新主体提供了精准的信息服务。</w:t>
+        <w:t>（一）策划能力有待提升。创意策划能力不足，同质化策划严重。策略分析能力弱，市场洞察不深。国际化策划经验少，跨境服务能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>知识产权培训工作深入开展，全年举办各类知识产权培训班三十余期，培训人员达五千余人次。知识产权宣传普及工作持续推进，开展知识产权进企业、进园区、进校园活动二十余次，发放宣传资料两万余份，有效提升了全社会知识产权意识。</w:t>
+        <w:t>（二）行业规范程度不高。从业人员资质参差不齐，专业技能有待提高。小型策划公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）数字化能力不足。VR/AR技术应用少，策划效果展示不直观。数据分析能力弱，策划决策依据不足。数字化工具应用不足，效率提升有限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中仍存在一些问题：一是高价值专利培育力度有待加强，部分企业专利质量意识不强；二是知识产权运营转化渠道有待拓宽，专利转化率偏低；三是知识产权维权成本较高，维权周期较长；四是专业人才队伍建设有待加强，高端人才相对匮乏。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续深入实施知识产权战略，加大高价值专利培育力度，完善知识产权运营服务体系，强化知识产权保护力度，加强人才队伍建设，推动知识产权事业高质量发展，为建设知识产权强国贡献力量。</w:t>
+        <w:t>（一）提升策划能力。加强创意策划培训，提高原创能力。开展策略分析培训，增强市场洞察。培养国际化人才，拓展跨境服务。建立策划案例库，积累策划经验。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）推动数字化转型。应用VR/AR技术，增强策划效果。建设数据分析平台，提高决策能力。发展线上策划服务，拓展服务渠道。培养数字化人才，适应发展需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>