--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>商标代理行业工作总结</w:t>
+        <w:t>活动策划行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>商标代理行业作为知识产权服务的重要领域，在保护品牌权益、维护市场秩序方面发挥着重要作用。本年度，我单位认真贯彻落实商标法律法规，不断提升服务质量，各项工作取得显著成效。</w:t>
+        <w:t>活动策划行业作为现代服务业的重要组成部分，承担着各类活动策划组织、品牌推广、文化传播的重要职责。2025年度，我单位深入贯彻落实国家关于促进服务业发展的战略部署，紧紧围绕活动策划行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、商标注册代理业务稳步增长</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成商标注册申请代理一万五千余件，其中国内商标申请一万二千件，国际商标申请三千余件。商标注册申请类别涵盖四十五个类别，主要集中在第三十五类广告销售、第四十二类科技服务、第九类科学仪器等领域。商标注册成功率达到百分之八十二，较上年提高三个百分点。</w:t>
+        <w:t>（一）市场规模稳步增长。全年活动策划行业实现营业收入约950亿元，同比增长14.8%。其中，企业活动策划收入占比40%，政府活动策划占比25%，商业活动策划占比20%，文化活动策划占比15%。一站式活动策划服务快速发展，全案策划占比达40%，较上年增长8个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>商标续展代理业务完成二千余件，商标变更代理业务完成一千五百余件，商标转让代理业务完成八百余件。商标异议申请代理完成三百余件，异议成功率百分之六十五。商标驳回复审代理完成五百余件，复审成功率百分之五十八。</w:t>
+        <w:t>（二）服务需求结构变化。企业活动策划需求旺盛，品牌发布会、年会等增多。政府活动策划需求稳定，政务活动、节庆活动增多。商业活动策划需求增长，促销活动、路演活动增多。文化活动策划需求增加，文化节、艺术节等增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、商标战略服务工作深入开展</w:t>
+        <w:t>（三）策划水平显著提升。策划专业化程度提高，策略能力增强。创意能力提升，差异化策划增多。执行能力增强，服务质量稳定。数字化策划能力提升，线上线下融合活动增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>品牌培育工作取得新成效。全年协助企业完成驰名商标认定申请八件，成功认定五件。地理标志商标注册申请完成十二件，成功注册十件。集体商标、证明商标注册申请完成六件，成功注册五件。品牌价值评估工作深入开展，完成品牌价值评估报告三十余份，评估总额达五十余亿元。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>商标布局规划服务成效显著。协助企业制定商标战略规划五十余项，完成商标布局分析报告八十余份。商标监测服务覆盖企业客户三百余家，监测商标公告信息五十万余条，发现近似商标风险信息三千余条，及时预警率达到百分之九十五。</w:t>
+        <w:t>（一）策划能力显著提升。开展策划人员培训，培训人员超过6万人次。组织策划师认证，提高策划水平。建立策划案例库，积累策划经验。全年完成策划项目超过10万个，策划质量明显提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、商标维权服务工作全面加强</w:t>
+        <w:t>（二）品牌建设成效明显。开展"活动策划品牌培育工程"，培育一批知名策划公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名策划品牌60余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>商标维权代理工作深入开展。全年代理商标侵权诉讼案件一百二十余件，胜诉率达到百分之七十二。商标行政投诉代理完成八十余件，查处侵权案件六十余件。商标海关保护备案代理完成五十余件，配合海关查扣侵权货物三十余批次。</w:t>
+        <w:t>（三）服务质量持续提升。制定活动策划服务标准，规范服务流程。建立服务质量评价体系，提升服务水平。处理客户投诉举报3200余件，客户满意度达89%。完善售后服务体系，提高客户满意度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>商标纠纷调解工作取得新进展。参与商标纠纷调解五十余件，调解成功率达到百分之七十八。商标仲裁代理完成二十余件，仲裁胜诉率百分之六十八。商标维权援助服务覆盖企业二百余家，提供法律咨询意见书三百余份。</w:t>
+        <w:t>（四）数字化转型取得进展。推动数字化策划发展，提高策划效率。应用直播技术，扩大活动影响力。建设策划管理平台，提升服务能力。发展线上活动策划，拓展服务渠道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、商标信息服务工作持续优化</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>商标检索分析能力不断提升。完成商标近似检索报告三千余份，商标综合分析报告五百余份，商标风险评估报告二百余份。商标数据库建设工作取得新进展，建立商标案例库收录典型案例三千余件，建立商标法规库收录法规文件五百余份。</w:t>
+        <w:t>（一）策划能力有待提升。创意策划能力不足，同质化策划严重。策略分析能力弱，市场洞察不深。大型活动策划经验少，执行能力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>商标培训宣传工作深入开展。举办商标培训班二十余期，培训人员达三千余人次。开展商标宣传活动十五次，发放宣传资料一万余份。商标咨询服务热线接听咨询电话五千余次，在线咨询服务回复咨询信息八千余条。</w:t>
+        <w:t>（二）行业规范程度不高。从业人员资质参差不齐，专业技能有待提高。小型策划公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）安全管理有待加强。大型活动安全风险高，安全管理不到位。应急预案不完善，应急处理能力弱。安全责任意识不强，安全培训不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是商标注册申请质量有待提高，部分申请存在盲目性；二是商标维权成本较高，维权周期较长；三是国际商标代理业务占比偏低，国际化服务能力有待加强；四是信息化建设水平有待提升，服务效率需要进一步提高。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强商标代理能力建设，提升服务质量，拓展服务领域，加强信息化建设，推动商标代理行业高质量发展，更好地服务品牌经济发展。</w:t>
+        <w:t>（一）提升策划能力。加强创意策划培训，提高原创能力。开展策略分析培训，增强市场洞察。培养大型活动策划人才，提高执行能力。建立策划案例库，积累策划经验。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强安全管理。完善安全管理制度，明确安全责任。制定应急预案，提高应急处理能力。开展安全培训，增强安全意识。加强安全检查，消除安全隐患。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动数字化转型。应用直播技术，扩大活动影响力。建设管理平台，提高策划效率。发展线上活动策划，拓展服务渠道。培养数字化人才，适应发展需求。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>