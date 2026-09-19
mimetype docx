--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>专利代理行业工作总结</w:t>
+        <w:t>礼仪服务行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>专利代理行业是连接创新与保护的重要桥梁，在推动科技创新、促进成果转化方面发挥着关键作用。本年度，我单位深入贯彻专利代理行业发展规划，不断提升专业服务水平，各项工作取得显著成效。</w:t>
+        <w:t>礼仪服务行业作为现代服务业的重要组成部分，承担着各类活动礼仪服务、礼仪培训、文化传播的重要职责。2025年度，我单位深入贯彻落实国家关于促进服务业发展的战略部署，紧紧围绕礼仪服务行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、专利申请代理业务持续增长</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成专利申请代理八千余件，其中发明专利申请三千五百件，实用新型专利申请三千八百件，外观设计专利申请七百余件。发明专利授权率达到百分之六十五，实用新型专利授权率达到百分之八十八，外观设计专利授权率达到百分之九十二。专利申请质量稳步提升，发明专利平均授权周期缩短至十八个月。</w:t>
+        <w:t>（一）市场规模稳步增长。全年礼仪服务行业实现营业收入约350亿元，同比增长11.5%。其中，活动礼仪服务收入占比45%，礼仪培训占比25%，礼仪咨询占比20%，其他服务占比10%。一站式礼仪服务快速发展，综合服务占比达35%，较上年增长8个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>PCT国际专利申请代理完成五百余件，涉及美国、欧洲、日本、韩国等二十余个国家和地区。巴黎公约途径国外专利申请代理完成三百余件，国际专利布局能力显著增强。专利分案申请代理完成一百余件，专利优先权要求代理完成二百余件。</w:t>
+        <w:t>（二）服务需求结构变化。商务礼仪服务需求旺盛，企业活动礼仪增多。政务礼仪服务需求稳定，政府活动礼仪增加。社交礼仪培训需求增长，个人形象管理意识提高。礼仪咨询服务需求增加，企业礼仪规范建设增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、专利审查意见答复工作成效显著</w:t>
+        <w:t>（三）服务水平显著提升。礼仪服务专业化程度提高，服务质量稳定。礼仪培训规范化，培训效果增强。礼仪咨询系统化，咨询服务深入。礼仪文化传播广泛，礼仪意识提高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>专利审查意见答复工作深入开展。全年完成发明专利审查意见答复三千余件，答复成功率达到百分之七十二。实用新型专利审查意见答复完成八百余件，答复成功率百分之八十五。外观设计专利审查意见答复完成三百余件，答复成功率百分之九十。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>专利复审请求代理完成二百余件，复审成功率百分之四十五。专利无效宣告请求代理完成一百余件，无效成功率百分之五十二。专利行政诉讼代理完成五十余件，诉讼胜诉率百分之六十八。</w:t>
+        <w:t>（一）人才培养成效显著。开展礼仪服务人员培训，培训人员超过8万人次。组织礼仪师认证，提高专业水平。建立礼仪人才库，储备专业人才。全年培养专业礼仪人员超过2万人，人才队伍壮大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、专利分析评议服务工作稳步推进</w:t>
+        <w:t>（二）服务标准化建设取得进展。制定礼仪服务标准，规范服务流程。建立服务质量评价体系，提升服务水平。开展服务质量检查，确保服务质量。处理客户投诉举报1500余件，客户满意度达91%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>专利导航服务工作取得新成效。完成专利导航项目十五个，涉及新一代信息技术、生物医药、高端装备制造等重点产业领域。专利布局分析报告完成八十余份，为企业技术创新提供战略指导。专利预警分析报告完成六十余份，有效规避知识产权风险。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"礼仪服务品牌培育工程"，培育一批知名礼仪公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名礼仪品牌40余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>专利价值评估工作深入开展。完成专利价值评估报告一百二十余份，评估专利资产总额达三十余亿元。专利技术尽职调查完成三十余项，为技术交易提供专业支持。专利许可谈判服务完成二十余项，协助企业达成专利许可协议金额达五亿余元。</w:t>
+        <w:t>（四）礼仪文化传播取得成效。开展礼仪文化宣传活动，传播礼仪知识。组织礼仪大赛，提高社会关注度。推动礼仪进校园、进企业，扩大礼仪教育覆盖面。全年开展礼仪宣传活动超过5000场，参与人数超过100万人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、专利运营转化服务工作取得突破</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>专利转让许可服务成效显著。完成专利转让代理三百余件，转让金额达八千余万元。专利许可代理完成二百余件，许可费用达六千余万元。专利质押融资服务完成三十余笔，融资金额达三亿余元。</w:t>
+        <w:t>（一）专业水平有待提高。从业人员资质参差不齐，专业技能有待提高。服务流程不够规范，服务质量不稳定。培训内容不系统，培训效果有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>专利池建设工作取得新进展。参与组建产业专利池三个，入池专利达五百余件。专利标准化工作深入推进，参与制定国家标准五项、行业标准八项。专利技术转化服务平台建设取得成效，平台注册用户达五千余家，发布专利技术信息一万余条。</w:t>
+        <w:t>（二）行业规范程度不高。行业准入标准不明确，市场秩序有待规范。小型礼仪公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）礼仪文化传播不够。礼仪知识普及不够，公众礼仪意识不强。礼仪教育体系不完善，学校礼仪教育不足。礼仪文化活动不多，社会影响力有限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是高端专利代理人才相对匮乏，人才培养体系有待完善；二是专利代理服务质量参差不齐，部分代理机构存在低价竞争现象；三是专利运营转化服务能力有待加强，专利转化率偏低；四是国际专利代理业务拓展不足，国际化服务能力有待提升。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强专利代理能力建设，完善人才培养体系，提升服务质量，拓展国际业务，推动专利代理行业高质量发展，更好地服务创新驱动发展战略。</w:t>
+        <w:t>（一）提升专业水平。完善培训体系，提高培训质量。组织专业认证，规范从业资格。建立人才评价机制，激励人才成长。开展技能竞赛，提高服务水平。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强礼仪文化传播。开展礼仪宣传活动，普及礼仪知识。组织礼仪大赛，提高社会关注度。推动礼仪进校园、进企业，扩大教育覆盖面。建设礼仪文化基地，传承礼仪文化。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>