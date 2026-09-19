--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>版权代理行业工作总结</w:t>
+        <w:t>演艺行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权代理行业是文化产业发展的助推器，在保护创作者权益、促进文化繁荣方面发挥着重要作用。本年度，我单位认真贯彻落实著作权法律法规，不断提升版权服务水平，各项工作取得显著成效。</w:t>
+        <w:t>演艺行业作为文化产业的重要组成部分，承担着丰富群众精神文化生活、传承优秀文化的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕演艺行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、版权登记代理业务稳步发展</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成著作权登记代理服务五千余件，其中作品著作权登记三千件，涵盖文字作品、美术作品、音乐作品、影视作品、软件著作权等多个类别。软件著作权登记代理完成一千五百件，作品著作权登记代理完成一千件，其他类型著作权登记代理完成五百件。</w:t>
+        <w:t>（一）市场规模稳步增长。全年演艺行业实现营业收入约1800亿元，同比增长18.5%。其中，剧场演出收入占比35%，音乐节演出占比25%，旅游演艺占比20%，其他演出占比20%。线上演出快速发展，线上演出收入占比达15%，较上年增长10个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权合同备案代理服务完成三百余件，包括著作权转让合同备案、著作权专有许可合同备案等。版权质押登记代理完成五十余件，质押金额达五千余万元。版权继承登记代理完成三十余件，有效保护了著作权人的合法权益。</w:t>
+        <w:t>（二）演出场次观众增加。全年各类演出超过50万场，同比增长15.2%。其中，专业剧场演出超过20万场，音乐节演出超过3000场，旅游演艺超过10万场。观众人数超过2亿人次，同比增长12.8%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、版权运营服务工作深入开展</w:t>
+        <w:t>（三）演出质量显著提升。原创剧目增多，精品力作不断涌现。演出技术水平提高，舞美效果增强。演员专业水平提升，表演质量稳定。观众满意度提高，观演体验改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权交易服务取得新成效。完成版权交易代理一百余件，交易金额达三千余万元。版权许可代理完成二百余件，许可费用达二千余万元。版权转让代理完成八十余件，转让金额达一千五百余万元。版权合作开发代理完成三十余件，合作项目涉及影视、游戏、动漫等多个领域。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权价值评估工作稳步推进。完成版权价值评估报告八十余份，评估版权资产总额达八亿余元。版权资产证券化工作取得探索性进展，参与完成版权资产证券化项目一个，发行规模达一亿元。版权保险代理完成五十余件，保险金额达三千余万元。</w:t>
+        <w:t>（一）精品创作取得成果。支持原创剧目创作，推出精品力作。开展剧目评选活动，树立行业标杆。推动传统文化创新，传统与现代融合。全年推出优秀剧目超过500部，精品率提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、版权保护维权工作全面加强</w:t>
+        <w:t>（二）人才培养成效显著。开展演员培训，培训人员超过5万人次。组织导演、编剧培训，提高创作能力。培养舞台技术人员，壮大技术队伍。建立人才评价机制，规范人才管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权维权代理工作深入开展。全年代理版权侵权诉讼案件八十余件，胜诉率达到百分之七十。版权行政投诉代理完成五十余件，查处侵权案件四十余件。版权网络维权代理完成一百余件，删除侵权链接五千余条。</w:t>
+        <w:t>（三）市场秩序规范有序。开展演出市场专项整治，规范经营行为。加强内容审核，确保演出内容健康。推动诚信体系建设，建立企业信用档案。处理观众投诉举报2800余件，观众满意度达90%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权纠纷调解工作取得新进展。参与版权纠纷调解六十余件，调解成功率达到百分之七十五。版权仲裁代理完成二十余件，仲裁胜诉率百分之六十五。版权维权援助服务覆盖企业一百五十余家，提供法律咨询意见书二百余份。</w:t>
+        <w:t>（四）惠民演出深入开展。开展惠民演出活动，惠及群众超过5000万人次。组织公益演出，服务基层群众。推动演出进校园、进社区，扩大覆盖面。全年惠民演出超过10万场，群众文化获得感增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、版权信息服务工作持续优化</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权检索分析能力不断提升。完成版权检索报告五百余份，版权分析报告一百余份，版权风险评估报告五十余份。版权数据库建设工作取得新进展，建立版权案例库收录典型案例一千余件，建立版权法规库收录法规文件三百余份。</w:t>
+        <w:t>（一）创作能力有待提升。原创剧目不足，精品力作不多。创作人才缺乏，创新能力弱。题材同质化严重，差异化不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版权培训宣传工作深入开展。举办版权培训班十五期，培训人员达二千余人次。开展版权宣传活动十次，发放宣传资料五千余份。版权咨询服务热线接听咨询电话三千余次，在线咨询服务回复咨询信息五千余条。</w:t>
+        <w:t>（二）演出设施不足。剧场数量不足，难以满足需求。剧场设施老旧，观演体验不佳。农村演出设施缺乏，基层供给不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）市场秩序有待规范。票务市场混乱，黄牛倒票问题存在。演出内容审核不严，违规演出时有发生。演出合同不规范，纠纷时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是版权登记效率有待提高，登记周期较长；二是版权交易市场不够活跃，版权价值实现渠道有限；三是版权维权成本较高，维权效果有待提升；四是版权服务信息化水平有待加强，服务便捷性需要提高。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强版权服务能力建设，提升服务效率，拓展服务领域，加强信息化建设，推动版权代理行业高质量发展，更好地服务文化产业发展。</w:t>
+        <w:t>（一）支持精品创作。设立创作扶持基金，支持优秀剧目创作。培养创作人才，提高创作能力。开展剧目评选活动，树立行业标杆。推动传统文化创新，传承优秀文化。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）完善演出设施。建设专业剧场，增加演出场地。改造老旧剧场，改善观演环境。建设基层演出设施，扩大覆盖面。完善配套设施，提高服务能力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）规范市场秩序。加强票务监管，打击黄牛倒票。严格内容审核，确保演出内容健康。规范演出合同，明确权责义务。处理观众投诉，维护观众权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动惠民演出。开展惠民演出活动，服务基层群众。组织公益演出，惠及更多群众。推动演出进校园、进社区，扩大覆盖面。降低演出票价，减轻群众负担。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>