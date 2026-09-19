--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>翻译行业工作总结</w:t>
+        <w:t>模特行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译行业是国际交流合作的重要桥梁，在促进文化传播、推动经济发展方面发挥着不可替代的作用。本年度，我单位认真贯彻落实翻译服务国家标准，不断提升翻译质量和服务水平，各项工作取得显著成效。</w:t>
+        <w:t>模特行业作为时尚产业的重要组成部分，承担着展示时尚、传播文化、服务商业的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕模特行业规范发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、翻译业务规模持续扩大</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成翻译项目八千余个，翻译字数达两亿五千万字。其中笔译项目六千五百个，翻译字数两亿字；口译项目一千五百个，服务时长三万小时。翻译语种涵盖英语、日语、韩语、法语、德语、俄语、西班牙语、阿拉伯语等三十余种语言，小语种翻译业务占比达到百分之十五。</w:t>
+        <w:t>（一）市场规模稳步增长。全年模特行业实现营业收入约280亿元，同比增长12.5%。其中，时装模特服务收入占比40%，商业模特占比30%，平面模特占比20%，其他模特服务占比10%。线上模特服务快速发展，网络模特收入占比达25%，较上年增长10个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译服务领域不断拓展。法律翻译项目完成八百余个，涉及合同、法规、判决书等法律文书翻译。金融翻译项目完成六百余个，涉及年报、招股书、研究报告等金融文件翻译。科技翻译项目完成一千余个，涉及专利、论文、技术文档等科技资料翻译。医学翻译项目完成四百余个，涉及药品说明书、临床试验报告等医学文件翻译。</w:t>
+        <w:t>（二）服务需求结构变化。时装模特需求稳定，时装周、品牌发布会增多。商业模特需求增长，广告拍摄、商业活动增多。平面模特需求增加，电商拍摄、杂志拍摄增多。直播模特兴起，网络直播带货增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、翻译质量管理成效显著</w:t>
+        <w:t>（三）服务水平显著提升。模特专业素质提高，职业能力增强。模特培训规范化，培训效果提升。模特经纪专业化，服务质量稳定。模特权益保障加强，行业环境改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译质量管理体系不断完善。建立翻译质量标准体系，制定翻译质量检查标准三十余项。实施翻译质量三级审核制度，翻译差错率控制在万分之三以内。建立翻译质量追溯机制，实现翻译质量全程可追溯。翻译客户满意度达到百分之九十五，较上年提高三个百分点。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译术语管理工作深入开展。建立行业术语库，收录专业术语五十万余条。建立客户专属术语库五十余个，收录客户专属术语五万余条。术语标准化工作取得新进展，参与制定行业术语标准五项。</w:t>
+        <w:t>（一）人才培养成效显著。开展模特专业培训，培训人员超过3万人次。组织模特大赛，发掘优秀人才。建立模特人才库，储备专业人才。全年培养专业模特超过5000人，人才队伍壮大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、翻译技术创新工作稳步推进</w:t>
+        <w:t>（二）行业规范化建设取得进展。制定模特行业服务标准，规范服务流程。开展模特资质认证，提高专业水平。建立服务质量评价体系，提升服务水平。处理投诉举报850余件，满意度达88%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译技术应用能力不断提升。引进计算机辅助翻译系统，翻译效率提高百分之三十。建立翻译记忆库，收录翻译记忆句对一千万余条。应用机器翻译技术，完成机器翻译后编辑项目五百余个。开发翻译管理系统，实现翻译项目全程信息化管理。</w:t>
+        <w:t>（三）权益保障持续加强。完善模特合同范本，规范签约行为。建立模特权益保障机制，维护合法权益。开展权益保护宣传，提高维权意识。处理权益纠纷案件320余起，权益保障环境改善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译人才培养工作取得新成效。开展翻译培训三十余期，培训翻译人员一千余人次。组织翻译资格考试辅导，通过率达到百分之七十五。建立翻译实习基地，培养翻译实习生二百余人。引进高端翻译人才二十余人，翻译团队专业能力显著增强。</w:t>
+        <w:t>（四）品牌建设成效明显。开展"模特行业品牌培育工程"，培育一批知名模特经纪公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名模特经纪品牌20余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、翻译服务工作持续优化</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译服务流程不断优化。建立翻译项目管理制度，实现翻译项目规范化管理。建立翻译服务响应机制，紧急项目响应时间缩短至两小时。建立翻译服务跟踪机制，客户问题处理及时率达到百分之九十八。翻译服务投诉处理满意率达到百分之九十五。</w:t>
+        <w:t>（一）专业水平有待提高。从业人员资质参差不齐，专业技能有待提高。培训体系不完善，培训质量不稳定。职业素养不强，职业道德有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>翻译服务领域拓展取得新进展。拓展同声传译服务，完成同传项目二百余个。拓展本地化翻译服务，完成软件本地化项目一百余个。拓展字幕翻译服务，完成影视字幕翻译项目三百余个。拓展网站本地化服务，完成网站本地化项目八十余个。</w:t>
+        <w:t>（二）行业规范程度不高。行业准入标准不明确，市场秩序有待规范。小型模特经纪公司管理不规范，服务质量难以保证。价格竞争激烈，恶性竞争时有发生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）权益保障有待加强。合同不规范，权益纠纷时有发生。收入分配不合理，模特权益受损。维权成本高，维权渠道不畅。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是高端翻译人才相对短缺，特别是小语种专业翻译人才匮乏；二是翻译技术应用深度不够，机器翻译质量有待提高；三是翻译服务标准化程度不高，服务质量参差不齐；四是翻译行业竞争激烈，低价竞争现象较为普遍。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强翻译能力建设，培养高端翻译人才，深化翻译技术应用，提升服务质量，推动翻译行业高质量发展，更好地服务国际交流合作。</w:t>
+        <w:t>（一）提升专业水平。完善培训体系，提高培训质量。组织专业认证，规范从业资格。建立人才评价机制，激励人才成长。开展职业道德教育，提高职业素养。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。加强从业人员培训，提高专业技能。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强权益保障。完善合同范本，规范签约行为。建立权益保障机制，维护合法权益。开展权益保护宣传，提高维权意识。处理权益纠纷，保障模特权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强品牌建设。实施品牌培育计划，打造知名品牌。支持品牌营销推广，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。加强品牌保护，维护品牌权益。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>