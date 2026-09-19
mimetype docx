--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>印刷行业工作总结</w:t>
+        <w:t>配音行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷行业是文化产业的重要组成部分，在传播知识、传承文化方面发挥着重要作用。本年度，我单位认真贯彻落实印刷业发展规划，不断提升印刷技术和服务水平，各项工作取得显著成效。</w:t>
+        <w:t>配音行业作为文化产业的重要组成部分，承担着影视配音、广告配音、有声读物制作的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕配音行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、印刷生产规模稳步增长</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成印刷产值五亿元，较上年增长百分之十二。其中出版物印刷产值一亿五千万元，包装装潢印刷产值二亿五千万元，其他印刷品印刷产值一亿元。印刷产量达到五百万色令，其中胶印产量三百五十万色令，数码印刷产量一百万色令，特种印刷产量五十万色令。</w:t>
+        <w:t>（一）市场规模稳步增长。全年配音行业实现营业收入约150亿元，同比增长16.5%。其中，影视配音收入占比35%，广告配音占比25%，有声读物占比20%，动画配音占比15%，其他配音占比5%。线上配音服务快速发展，网络配音收入占比达40%，较上年增长15个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷设备更新改造取得新进展。引进海德堡六色胶印机两台，数码印刷设备五台，印后加工设备十台。设备投资总额达五千万元，设备自动化水平显著提升。印刷生产线智能化改造完成三条，生产效率提高百分之二十五。</w:t>
+        <w:t>（二）服务需求结构变化。影视配音需求稳定，影视剧、纪录片配音增多。广告配音需求增长，商业广告、宣传片配音增多。有声读物需求旺盛，知识付费推动发展。动画配音需求增加，国产动画发展带动需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、印刷质量管理成效显著</w:t>
+        <w:t>（三）技术水平显著提升。配音技术进步，录音质量提高。后期制作技术提升，音效处理能力增强。AI配音技术发展，智能配音应用增多。远程配音技术成熟，在线配音普及。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷质量管理体系不断完善。通过ISO9001质量管理体系认证，建立印刷质量标准体系，制定印刷质量检验标准二十余项。实施印刷质量三级检验制度，印刷产品合格率达到百分之九十九点五。印刷产品返工率控制在百分之一以内，客户投诉率控制在千分之五以内。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷标准化工作深入开展。通过绿色印刷认证，建立绿色印刷管理体系。参与制定印刷行业标准三项，企业标准五项。印刷色彩管理工作取得新成效，建立ICC色彩特性文件二十余个，色彩还原准确率达到百分之九十八。</w:t>
+        <w:t>（一）人才培养成效显著。开展配音专业培训，培训人员超过2万人次。组织配音大赛，发掘优秀人才。建立配音人才库，储备专业人才。全年培养专业配音员超过3000人，人才队伍壮大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、印刷技术创新工作稳步推进</w:t>
+        <w:t>（二）行业规范化建设取得进展。制定配音行业服务标准，规范服务流程。开展配音员资质认证，提高专业水平。建立服务质量评价体系，提升服务水平。处理投诉举报650余件，满意度达89%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷技术研发投入持续增加。全年研发投入达三千万元，占销售收入百分之六。完成印刷技术研发项目十个，获得专利授权五项。印刷数字化工作取得新进展，建立数字化工作流程，实现印前、印中、印后全流程数字化管理。</w:t>
+        <w:t>（三）版权保护持续加强。开展版权保护宣传，提高版权意识。建立版权登记机制，保护创作者权益。处理版权纠纷案件280余起，版权保护环境改善。推动版权交易平台建设，促进版权交易。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷环保工作取得新成效。实施绿色印刷工程，使用环保型印刷材料，VOCs排放量降低百分之三十。建立印刷废料回收利用体系，废料回收率达到百分之八十五。印刷节能降耗工作深入开展，单位产值能耗降低百分之十五。</w:t>
+        <w:t>（四）技术创新取得进展。支持配音技术创新，提高配音质量。推动AI配音应用，提高配音效率。建设配音技术平台，提升服务能力。开发配音软件工具，降低配音成本。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、印刷服务工作持续优化</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷服务能力不断提升。出版物印刷服务完成图书印刷三千万册，期刊印刷五百万册，报纸印刷一亿份。包装印刷服务完成包装盒印刷五千万个，标签印刷一亿张。商业印刷服务完成宣传册印刷一千万册，名片印刷五百万盒。</w:t>
+        <w:t>（一）专业水平有待提高。从业人员资质参差不齐，专业技能有待提高。培训体系不完善，培训质量不稳定。专业配音员缺乏，高端人才不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>印刷服务响应速度不断提高。建立快速印刷服务机制，常规印刷品交货周期缩短至三天。建立紧急印刷服务通道，紧急印刷品二十四小时交货。印刷服务范围不断拓展，提供设计、印刷、装订、配送一站式服务。</w:t>
+        <w:t>（二）行业规范程度不高。行业准入标准不明确，市场秩序有待规范。配音价格不透明，价格竞争激烈。配音质量参差不齐，服务质量不稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）版权保护有待加强。版权意识薄弱，侵权行为时有发生。版权维权成本高，维权难度大。版权交易机制不完善，交易不活跃。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是印刷产能结构性过剩，同质化竞争激烈；二是印刷企业规模偏小，产业集中度不高；三是印刷技术创新能力不足，高端印刷设备依赖进口；四是印刷人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续推进印刷业转型升级，加强技术创新，提升服务质量，推动绿色印刷发展，促进印刷行业高质量发展，更好地服务文化强国建设。</w:t>
+        <w:t>（一）提升专业水平。完善培训体系，提高培训质量。组织专业认证，规范从业资格。建立人才评价机制，激励人才成长。培养高端人才，满足市场需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。制定配音价格标准，规范价格行为。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强版权保护。开展版权保护宣传，提高版权意识。完善版权登记机制，保护创作者权益。建立版权交易平台，促进版权交易。处理版权纠纷，维护合法权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动技术创新。支持配音技术创新，提高配音质量。推动AI配音应用，提高配音效率。建设配音技术平台，提升服务能力。开发配音软件工具，降低配音成本。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>