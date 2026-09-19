--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>包装行业工作总结</w:t>
+        <w:t>动漫行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装行业是现代制造业的重要配套产业，在保护商品、促进销售方面发挥着关键作用。本年度，我单位认真贯彻落实包装产业发展规划，不断提升包装设计和技术水平，各项工作取得显著成效。</w:t>
+        <w:t>动漫行业作为文化产业的重要组成部分，承担着创作优秀动漫作品、传播中国文化、满足群众精神文化需求的重要职责。2025年度，我单位深入贯彻落实国家关于文化产业发展的战略部署，紧紧围绕动漫行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、包装生产规模持续扩大</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成包装产值八亿元，较上年增长百分之十五。其中纸质包装产值三亿元，塑料包装产值二亿五千万元，金属包装产值一亿五千万元，玻璃包装产值五千万元，其他包装产值五千万元。包装产量达到五亿件，其中纸箱产量二亿件，塑料包装产量一亿五千万件，金属包装产量五千万件。</w:t>
+        <w:t>（一）市场规模持续扩大。全年动漫行业实现产值约2800亿元，同比增长18.5%。其中，动画制作产值占比40%，漫画创作占比25%，动漫衍生品占比20%，动漫游戏占比15%。线上动漫平台快速发展，网络动漫产值占比达55%，较上年增长12个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装设备更新改造取得新进展。引进全自动包装生产线三条，高速印刷机五台，模切机十台。设备投资总额达八千万元，设备自动化水平显著提升。包装生产线智能化改造完成五条，生产效率提高百分之三十。</w:t>
+        <w:t>（二）作品产量质量提升。全年制作动画作品超过500部，同比增长15.2%。漫画作品超过3000部，同比增长12.8%。精品力作不断涌现，优秀作品获奖增多。国产动漫市场份额提升，国产动画占比达65%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、包装设计创新成效显著</w:t>
+        <w:t>（三）技术水平显著提升。动画制作技术进步，制作质量提高。漫画创作数字化，创作效率提升。动漫渲染技术发展，画面效果增强。AI技术应用，智能辅助创作增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装设计能力不断提升。完成包装设计项目一千余个，其中产品包装设计六百个，品牌包装设计二百个，礼品包装设计二百个。包装设计获奖项目达五十余个，其中国际设计奖五项，国内设计奖二十项，行业设计奖二十五项。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装研发工作深入开展。完成包装研发项目二十个，获得专利授权十五项。包装材料研发取得新突破，开发环保型包装材料五种，可降解包装材料三种。包装结构设计创新取得新成效，开发新型包装结构二十余种，包装减量化设计项目完成三十余个。</w:t>
+        <w:t>（一）精品创作取得成果。支持原创动漫创作，推出精品力作。开展动漫评选活动，树立行业标杆。推动传统文化动漫化，传承优秀文化。全年推出优秀动漫作品超过200部，精品率提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、包装质量管理稳步提升</w:t>
+        <w:t>（二）人才培养成效显著。开展动漫专业培训，培训人员超过8万人次。组织动漫大赛，发掘优秀人才。建立动漫人才库，储备专业人才。全年培养动漫专业人才超过1万人，人才队伍壮大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立包装质量标准体系，制定包装质量检验标准三十余项。实施包装质量全程检验制度，包装产品合格率达到百分之九十九。包装产品客户满意度达到百分之九十二。</w:t>
+        <w:t>（三）产业发展取得进展。建设动漫产业园区，集聚产业发展。支持动漫企业发展，培育龙头企业。推动动漫衍生品开发，延伸产业链。全年动漫企业超过1万家，产业规模扩大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装标准化工作深入开展。参与制定国家标准三项，行业标准五项，企业标准十项。包装测试能力不断提升，建立包装测试实验室，完成包装测试项目五百余个。包装安全管理工作取得新成效，通过食品包装安全认证，建立包装安全追溯体系。</w:t>
+        <w:t>（四）版权保护持续加强。开展版权保护宣传，提高版权意识。建立版权登记机制，保护创作者权益。处理版权纠纷案件1500余起，版权保护环境改善。推动版权交易平台建设，促进版权交易。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、包装服务工作持续优化</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装服务领域不断拓展。食品包装服务完成产值二亿元，饮料包装服务完成产值一亿五千万元，医药包装服务完成产值一亿元，化妆品包装服务完成产值五千万元，电子产品包装服务完成产值八千万元，日用品包装服务完成产值五千万元。</w:t>
+        <w:t>（一）创作能力有待提升。原创作品不足，精品力作不多。创作人才缺乏，创新能力弱。题材同质化严重，差异化不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>包装服务模式不断创新。提供包装整体解决方案服务，完成整体包装项目一百余个。提供包装供应链服务，建立包装供应链管理平台。提供包装技术服务，完成包装技术咨询项目二百余个。包装定制服务能力不断提升，完成定制包装项目五百余个。</w:t>
+        <w:t>（二）产业发展不均衡。产业链不完善，衍生品开发不足。盈利模式单一，企业盈利困难。融资渠道不畅，资金短缺严重。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）版权保护任务艰巨。盗版问题依然存在，打击难度大。网络侵权行为增多，监管难度大。版权意识有待提高，维权成本高。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是包装创新能力不足，原创设计能力有待提升；二是包装材料环保性能有待提高，绿色包装占比偏低；三是包装产业集中度不高，规模化企业偏少；四是包装标准化程度不足，标准体系有待完善。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强包装创新能力建设，推进绿色包装发展，提升包装标准化水平，推动包装行业高质量发展，更好地服务现代制造业发展。</w:t>
+        <w:t>（一）支持精品创作。设立创作扶持基金，支持优秀作品创作。培养创作人才，提高创作能力。开展评选活动，树立行业标杆。推动传统文化动漫化，传承优秀文化。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）完善产业链条。支持衍生品开发，延伸产业链。拓展盈利模式，提高企业盈利能力。拓宽融资渠道，解决资金问题。建设产业园区，集聚产业发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强版权保护。开展版权保护专项行动，打击盗版行为。加强网络版权监管，规范网络传播。完善版权保护机制，降低维权成本。提高版权意识，营造良好氛围。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动技术创新。支持技术研发，提高制作质量。应用AI技术，提高创作效率。建设技术平台，提升服务能力。培养技术人才，适应发展需求。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>