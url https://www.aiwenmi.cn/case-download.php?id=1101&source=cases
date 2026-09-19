--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>纺织行业工作总结</w:t>
+        <w:t>设计行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织行业是传统支柱产业，在保障民生、促进就业方面发挥着重要作用。本年度，我单位认真贯彻落实纺织工业发展规划，不断提升纺织技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>设计行业作为现代服务业的重要组成部分，承担着创意设计、品牌塑造、产品创新的重要职责。2025年度，我单位深入贯彻落实国家关于促进创意设计产业发展的战略部署，紧紧围绕设计行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、纺织生产规模稳步增长</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成纺织产值十五亿元，较上年增长百分之十。其中棉纺织产值六亿元，毛纺织产值二亿元，麻纺织产值一亿元，丝绸纺织产值一亿五千万元，化纤纺织产值三亿元，其他纺织产值一亿五千万元。纺织产量达到五万吨，其中纱线产量二万吨，布匹产量二千五百万米，针织品产量一万吨。</w:t>
+        <w:t>（一）市场规模稳步增长。全年设计行业实现营业收入约5500亿元，同比增长15.8%。其中，工业设计收入占比30%，平面设计占比25%，建筑设计占比20%，室内设计占比15%，其他设计占比10%。数字化设计快速发展，数字设计收入占比达45%，较上年增长12个百分点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织设备更新改造取得新进展。引进新型纺纱设备五十台，高速织机一百台，针织设备八十台。设备投资总额达一亿五千万元，设备自动化水平显著提升。纺织生产线智能化改造完成十条，生产效率提高百分之二十。</w:t>
+        <w:t>（二）服务需求结构变化。工业设计需求旺盛，产品创新推动发展。品牌设计需求增长，企业品牌建设投入增加。建筑设计需求稳定，城镇化建设带动发展。室内设计需求增加，家居装修市场活跃。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、纺织技术创新成效显著</w:t>
+        <w:t>（三）设计水平显著提升。设计专业化程度提高，设计质量稳定。设计创新能力增强，原创设计增多。设计技术进步，数字化设计普及。设计国际化程度提高，国际项目增多。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织技术研发投入持续增加。全年研发投入达八千万元，占销售收入百分之五点三。完成纺织技术研发项目三十个，获得专利授权二十项。新型纤维研发取得新突破，开发功能性纤维五种，环保型纤维三种。纺织工艺创新取得新成效，开发新型纺织工艺十余种。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织智能制造工作深入开展。建立纺织智能制造系统，实现纺纱、织造、染整全流程智能化管理。纺织设备联网率达到百分之八十五，生产数据采集率达到百分之九十。纺织生产信息化管理系统建设完成，实现生产计划、质量控制、设备管理信息化。</w:t>
+        <w:t>（一）人才培养成效显著。开展设计专业培训，培训人员超过10万人次。组织设计大赛，发掘优秀人才。建立设计人才库，储备专业人才。全年培养设计专业人才超过2万人，人才队伍壮大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、纺织质量管理稳步提升</w:t>
+        <w:t>（二）行业规范化建设取得进展。制定设计行业服务标准，规范服务流程。开展设计师资质认证，提高专业水平。建立服务质量评价体系，提升服务水平。处理投诉举报1800余件，满意度达90%。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证、Oeko-Tex生态纺织品认证。建立纺织质量标准体系，制定纺织质量检验标准五十余项。实施纺织质量全程检验制度，纺织产品合格率达到百分之九十八。纺织产品客户满意度达到百分之九十。</w:t>
+        <w:t>（三）品牌建设成效明显。开展"设计行业品牌培育工程"，培育一批知名设计公司。支持企业参加行业评选，提升品牌影响力。推动品牌连锁发展，扩大品牌覆盖面。新增知名设计品牌80余个，品牌价值评估体系完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织标准化工作深入开展。参与制定国家标准五项，行业标准十项，企业标准二十项。纺织检测能力不断提升，建立纺织检测实验室，完成纺织检测项目三千余个。纺织安全管理工作取得新成效，建立纺织安全管理体系，安全生产事故率为零。</w:t>
+        <w:t>（四）技术创新取得进展。支持设计技术创新，提高设计质量。推动数字化设计应用，提高设计效率。建设设计技术平台，提升服务能力。开发设计软件工具，降低设计成本。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、纺织服务工作持续优化</w:t>
+        <w:t>三、存在的问题与不足</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织服务领域不断拓展。家纺产品服务完成产值三亿元，服装面料服务完成产值四亿元，产业用纺织品服务完成产值二亿元，装饰纺织品服务完成产值一亿五千万元。纺织出口服务取得新进展，完成出口交货值五亿元，出口市场拓展至五十余个国家和地区。</w:t>
+        <w:t>（一）设计能力有待提升。原创设计能力不足，同质化设计严重。设计创新意识不强，创新能力弱。高端设计人才缺乏，人才结构不合理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>纺织品牌建设工作深入开展。培育纺织品牌五个，品牌产品产值占比达到百分之三十。纺织品牌推广工作取得新成效，参加国内外纺织展会十次，品牌知名度显著提升。纺织品牌价值评估工作完成，品牌价值达三亿元。</w:t>
+        <w:t>（二）行业规范程度不高。行业准入标准不明确，市场秩序有待规范。设计价格不透明，价格竞争激烈。设计质量参差不齐，服务质量不稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）知识产权保护有待加强。知识产权意识薄弱，侵权行为时有发生。维权成本高，维权难度大。知识产权交易机制不完善，交易不活跃。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是纺织创新能力不足，高端产品占比偏低；二是纺织环保压力较大，绿色转型任务艰巨；三是纺织人才队伍建设滞后，专业技术人才相对短缺；四是纺织国际竞争力有待提升，品牌影响力不足。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强纺织创新能力建设，推进绿色纺织发展，加强人才队伍建设，提升品牌影响力，推动纺织行业高质量发展，更好地服务国民经济建设。</w:t>
+        <w:t>（一）提升设计能力。加强原创设计培训，提高创新能力。培养高端设计人才，优化人才结构。建立设计案例库，积累设计经验。开展设计交流，拓宽设计视野。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）规范行业发展秩序。完善行业准入标准，规范经营行为。制定设计价格标准，规范价格行为。建立服务质量评价体系，提升服务水平。推动诚信体系建设，营造良好市场环境。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强知识产权保护。开展知识产权保护宣传，提高保护意识。完善知识产权登记机制，保护创作者权益。建立知识产权交易平台，促进知识产权交易。处理知识产权纠纷，维护合法权益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动技术创新。支持设计技术创新，提高设计质量。推动数字化设计应用，提高设计效率。建设设计技术平台，提升服务能力。开发设计软件工具，降低设计成本。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>