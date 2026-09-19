--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,346 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>服装行业工作总结</w:t>
+        <w:t>文化创意行业工作总结</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
           <w:b w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装行业是民生消费的重要领域，在满足人民美好生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实服装产业发展规划，不断提升服装设计和技术水平，各项工作取得显著成效。</w:t>
+        <w:t>文化创意行业作为文化产业的核心组成部分，承担着文化传承、创意创新、产业发展的重要职责。2025年度，我单位深入贯彻落实国家关于文化强国建设的战略部署，紧紧围绕文化创意行业高质量发展目标，各项工作取得显著成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、服装生产规模持续扩大</w:t>
+        <w:t>一、行业发展基本情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成服装产值十二亿元，较上年增长百分之十二。其中男装产值四亿元，女装产值五亿元，童装产值一亿五千万元，运动服装产值一亿元，其他服装产值五千万元。服装产量达到三千万件，其中梭织服装一千五百万件，针织服装一千二百万件，其他服装三百万件。</w:t>
+        <w:t>（一）产业规模持续扩大。全年文化创意行业实现增加值约45000亿元，同比增长12.5%。其中，文化创意设计占比25%，文化创意制造占比20%，文化创意服务占比30%，文化创意传播占比15%，其他文化创意占比10%。文化创意产业占GDP比重达4.5%，成为国民经济重要支柱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装设备更新改造取得新进展。引进自动化缝制设备二百台，智能吊挂系统五条，立体仓储系统两套。设备投资总额达一亿元，设备自动化水平显著提升。服装生产线智能化改造完成十五条，生产效率提高百分之三十五。</w:t>
+        <w:t>（二）产业结构持续优化。数字文化创意快速发展，数字文创产值占比达40%。传统文化创意转型升级，与现代技术融合深入。文化创意与相关产业融合，产业链不断延伸。文化创意产业集群发展，产业集聚效应明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、服装设计创新成效显著</w:t>
+        <w:t>（三）创新能力显著提升。原创能力增强，精品力作不断涌现。技术创新活跃，新技术应用广泛。商业模式创新，新业态不断涌现。文化创意人才集聚，创新活力迸发。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装设计能力不断提升。完成服装设计项目五百个，其中时装设计二百个，职业装设计一百个，运动装设计一百个，其他服装设计一百个。服装设计获奖项目达三十余个，其中国际设计奖三项，国内设计奖十五项，行业设计奖十二项。</w:t>
+        <w:t>二、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装研发工作深入开展。完成服装研发项目二十个，获得专利授权十项。服装面料研发取得新突破，开发功能性面料五种，环保型面料三种。服装工艺创新取得新成效，开发新型服装工艺十余种，服装版型优化项目完成五十余个。</w:t>
+        <w:t>（一）精品创作取得丰硕成果。支持原创文化创意创作，推出精品力作。开展文化创意评选活动，树立行业标杆。推动传统文化创新，传统与现代融合深入。全年推出优秀文化创意产品超过5000款，精品率提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、服装质量管理稳步提升</w:t>
+        <w:t>（二）人才培养成效显著。开展文化创意专业培训，培训人员超过15万人次。组织文化创意大赛，发掘优秀人才。建立文化创意人才库，储备专业人才。全年培养文化创意专业人才超过3万人，人才队伍壮大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立服装质量标准体系，制定服装质量检验标准四十余项。实施服装质量全程检验制度，服装产品合格率达到百分之九十九。服装产品客户满意度达到百分之九十三。</w:t>
+        <w:t>（三）产业发展取得突破。建设文化创意产业园区，集聚产业发展。支持文化创意企业发展，培育龙头企业。推动文化创意与相关产业融合，延伸产业链。全年文化创意企业超过50万家，产业规模扩大。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装标准化工作深入开展。参与制定国家标准三项，行业标准八项，企业标准十五项。服装检测能力不断提升，建立服装检测实验室，完成服装检测项目二千余个。服装安全管理工作取得新成效，通过生态纺织品认证，建立服装安全追溯体系。</w:t>
+        <w:t>（四）文化传承取得进展。开展文化遗产保护，传承优秀文化。推动文化遗产创意开发，活化利用文化遗产。建设文化创意基地，促进文化传承。全年开发文化遗产创意产品超过2000款，文化传承成效显著。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、服装服务工作持续优化</w:t>
+        <w:t>三、存在的问题与困难</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装服务领域不断拓展。品牌服装服务完成产值六亿元，定制服装服务完成产值二亿元，工装制服服务完成产值一亿五千万元，服装加工服务完成产值一亿五千万元，服装出口服务完成产值一亿元。服装销售渠道不断拓展，线上销售占比达到百分之三十。</w:t>
+        <w:t>（一）创新能力有待提升。原创能力不足，精品力作不多。创新人才缺乏，创新能力弱。创新机制不完善，创新活力不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>服装品牌建设工作深入开展。培育服装品牌八个，品牌产品产值占比达到百分之五十。服装品牌推广工作取得新成效，参加国内外服装展会十五次，品牌知名度显著提升。服装品牌价值评估工作完成，品牌价值达五亿元。</w:t>
+        <w:t>（二）产业发展不均衡。区域发展不均衡，东西部差距大。产业结构不合理，高端产业占比低。产业链不完善，配套服务不足。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（三）文化传承任务艰巨。文化遗产保护压力大，保护任务重。传承人才缺乏，传承队伍不稳定。创意开发不足，活化利用不够。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是服装原创设计能力不足，同质化竞争严重；二是服装品牌影响力有限，国际竞争力不强；三是服装智能制造水平有待提升，数字化转型任务艰巨；四是服装人才队伍建设滞后，高端设计人才相对短缺。</w:t>
+        <w:t>四、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:ind w:firstLine="640"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强服装创新能力建设，推进服装智能制造发展，加强品牌建设，提升国际竞争力，推动服装行业高质量发展，更好地满足人民美好生活需要。</w:t>
+        <w:t>（一）提升创新能力。设立创新扶持基金，支持原创创作。培养创新人才，提高创新能力。完善创新机制，激发创新活力。建立创新平台，促进创新交流。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（二）优化产业结构。推动区域协调发展，缩小东西部差距。发展高端产业，提高产业附加值。完善产业链条，增强配套服务。建设产业园区，集聚产业发展。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（三）加强文化传承。加大文化遗产保护力度，传承优秀文化。培养传承人才，稳定传承队伍。推动创意开发，活化利用文化遗产。建设传承基地，促进文化传承。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact"/>
+        <w:ind w:firstLine="640"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）推动融合发展。推动文化创意与科技融合，提高科技含量。推动文化创意与旅游融合，拓展发展空间。推动文化创意与金融融合，解决资金问题。推动文化创意与相关产业融合，延伸产业链。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>