--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,272 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>鞋帽行业工作总结</w:t>
+        <w:t>党建工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽行业是民生消费的重要领域，在满足人民日常生活需要方面发挥着重要作用。本年度，我单位认真贯彻落实鞋帽产业发展规划，不断提升设计和技术水平，各项工作取得显著成效。</w:t>
+        <w:t>今年以来，在上级党组织的正确领导下，我单位深入学习贯彻习近平新时代中国特色社会主义思想和党的二十大精神，紧紧围绕中心工作，扎实推进党的建设各项工作，取得了明显成效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、鞋帽生产规模稳步增长</w:t>
+        <w:t>一、主要做法和成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成鞋帽产值八亿元，较上年增长百分之十一。其中鞋类产值六亿元，帽类产值二亿元。鞋类产量达到一千万双，其中皮鞋四百万双，运动鞋三百万双，休闲鞋二百万双，其他鞋类一百万双。帽类产量达到五百万顶，其中棒球帽二百万顶，礼帽一百万顶，休闲帽一百五十万顶，其他帽类五十万顶。</w:t>
+        <w:t>（一）强化政治建设，提升政治引领力。坚持把政治建设摆在首位，深入学习贯彻习近平总书记系列重要讲话精神，严格执行民主集中制，认真落实意识形态工作责任制。全年组织中心组理论学习12次，专题研讨8次，党员干部政治判断力、政治领悟力、政治执行力显著提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽设备更新改造取得新进展。引进自动化制鞋设备一百台，智能制帽设备五十台，激光切割设备二十台。设备投资总额达五千万元，设备自动化水平显著提升。鞋帽生产线智能化改造完成十条，生产效率提高百分之三十。</w:t>
+        <w:t>（二）强化思想建设，提升理论武装力。扎实开展党史学习教育，建立不忘初心、牢记使命长效机制，创新学习方式方法，通过专题党课、红色教育、警示教育等形式，推动党的创新理论入脑入心。全年开展各类学习活动30余场次，撰写心得体会200余篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、鞋帽设计创新成效显著</w:t>
+        <w:t>（三）强化组织建设，提升组织战斗力。严格执行三会一课、主题党日、民主评议党员等制度，推进党支部标准化规范化建设。新发展党员5名，培养入党积极分子10名。扎实开展一支部一品牌创建活动，打造特色党建品牌3个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽设计能力不断提升。完成鞋帽设计项目三百个，其中鞋类设计二百个，帽类设计一百个。鞋帽设计获奖项目达二十余个，其中国际设计奖两项，国内设计奖十项，行业设计奖八项。鞋帽设计团队建设取得新成效，引进高端设计人才十人，设计团队专业能力显著增强。</w:t>
+        <w:t>（四）强化作风建设，提升服务执行力。深入贯彻落实中央八项规定精神，持续整治四风问题，开展躺平式干部专项整治。建立健全我为群众办实事长效机制，全年完成民生实事20件，化解信访突出问题15件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽研发工作深入开展。完成鞋帽研发项目十五个，获得专利授权八项。鞋帽材料研发取得新突破，开发功能性材料三种，环保型材料两种。鞋帽工艺创新取得新成效，开发新型制鞋工艺五种，新型制帽工艺三种。</w:t>
+        <w:t>（五）强化纪律建设，提升制度约束力。严格落实党风廉政建设责任制，认真执行一岗双责，加强廉政风险防控。开展廉政谈话20余人次，警示教育4次，纪律规矩意识明显增强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、鞋帽质量管理稳步提升</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立鞋帽质量标准体系，制定鞋帽质量检验标准三十余项。实施鞋帽质量全程检验制度，鞋帽产品合格率达到百分之九十八点五。鞋帽产品客户满意度达到百分之九十一。</w:t>
+        <w:t>在肯定成绩的同时，我们也清醒认识到工作中还存在一些问题和不足：一是党建与业务工作融合还不够紧密，存在两张皮现象；二是部分党组织生活创新不足，吸引力凝聚力有待增强；三是党员教育管理还不够精准，个别党员先锋模范作用发挥不明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽标准化工作深入开展。参与制定国家标准两项，行业标准五项，企业标准十项。鞋帽检测能力不断提升，建立鞋帽检测实验室，完成鞋帽检测项目一千余个。鞋帽安全管理工作取得新成效，建立鞋帽安全管理体系，产品安全合格率达到百分之百。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、鞋帽服务工作持续优化</w:t>
+        <w:t>（一）进一步加强政治建设。持续深化党的创新理论学习，健全第一议题学习制度，增强四个意识、坚定四个自信、做到两个维护，不断提高政治判断力、政治领悟力、政治执行力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽服务领域不断拓展。品牌鞋帽服务完成产值四亿元，定制鞋帽服务完成产值一亿元，鞋帽加工服务完成产值二亿元，鞋帽出口服务完成产值一亿元。鞋帽销售渠道不断拓展，线上销售占比达到百分之二十五，线下门店数量达到二百家。</w:t>
+        <w:t>（二）进一步强化党建引领。坚持党建与业务同谋划、同部署、同推进、同考核，推动党建工作与中心工作深度融合、相互促进，以高质量党建引领高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>鞋帽品牌建设工作深入开展。培育鞋帽品牌五个，品牌产品产值占比达到百分之五十。鞋帽品牌推广工作取得新成效，参加国内外鞋帽展会十次，品牌知名度显著提升。鞋帽品牌价值评估工作完成，品牌价值达二亿元。</w:t>
+        <w:t>（三）进一步创新组织生活。积极探索互联网+党建新模式，运用现代信息技术手段增强党组织活动吸引力，创新主题党日活动形式，提升组织生活质量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（四）进一步加强党员教育管理。完善党员分类管理、积分制管理等制度，强化正向激励和反向约束，引导党员立足岗位当先锋、作表率，充分发挥先锋模范作用。</w:t>
       </w:r>
     </w:p>
+    <w:p/>
+    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是鞋帽原创设计能力不足，产品同质化现象严重；二是鞋帽品牌影响力有限，高端市场占有率偏低；三是鞋帽智能制造水平有待提升，自动化程度不高；四是鞋帽人才队伍建设滞后，专业人才相对短缺。</w:t>
-[...14 lines deleted...]
-        <w:t>下一步，我们将继续加强鞋帽创新能力建设，推进智能制造发展，加强品牌建设，提升市场竞争力，推动鞋帽行业高质量发展，更好地满足人民美好生活需要。</w:t>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>