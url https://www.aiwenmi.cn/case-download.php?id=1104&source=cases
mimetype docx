--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>家具行业工作总结</w:t>
+        <w:t>意识形态工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具行业是民生消费的重要领域，在改善人民居住环境方面发挥着重要作用。本年度，我单位认真贯彻落实家具产业发展规划，不断提升家具设计和技术水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻党的二十大精神，紧紧围绕意识形态工作责任制落实，扎实做好意识形态领域各项工作，坚决维护意识形态领域安全。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、家具生产规模持续扩大</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成家具产值十亿元，较上年增长百分之十三。其中实木家具产值四亿元，板式家具产值三亿元，软体家具产值二亿元，金属家具产值五千万元，其他家具产值五千万元。家具产量达到五十万件，其中实木家具十五万件，板式家具二十万件，软体家具十万件，其他家具五万件。</w:t>
+        <w:t>（一）强化理论武装，筑牢思想根基。坚持把理论学习作为首要政治任务，制定年度学习计划，开展集中学习12次、专题研讨8次。组织党员干部深入学习习近平总书记系列重要讲话精神，学习强国平台参学率达100%，人均积分超过20000分。举办意识形态专题培训班2期，培训干部100余人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具设备更新改造取得新进展。引进数控加工中心二十台，自动喷涂生产线三条，智能仓储系统两套。设备投资总额达八千万元，设备自动化水平显著提升。家具生产线智能化改造完成八条，生产效率提高百分之四十。</w:t>
+        <w:t>（二）压实工作责任，完善工作机制。严格落实党委意识形态工作责任制，层层签订责任书，明确责任分工。定期召开意识形态工作专题会议，分析研判形势，排查风险隐患。全年召开专题会议4次，发布风险提示3期。建立健全舆情监测、预警、处置工作机制，确保意识形态领域安全稳定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、家具设计创新成效显著</w:t>
+        <w:t>（三）加强阵地建设，巩固主流舆论。强化对传统媒体和新媒体的管理，严格执行信息发布审核制度。加强对本单位网站、微信公众号、工作群组的管理，及时更新内容，传播正能量。全年发布信息500余条，阅读量超过10万次。开展网络安全检查4次，清理不良信息10条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具设计能力不断提升。完成家具设计项目二百个，其中民用家具设计一百个，办公家具设计五十个，酒店家具设计三十个，定制家具设计二十个。家具设计获奖项目达二十五项，其中国际设计奖三项，国内设计奖十二项，行业设计奖十项。</w:t>
+        <w:t>（四）开展宣传教育，营造良好氛围。深入推进社会主义核心价值观宣传教育，开展文明创建活动2次。举办道德讲堂4期，推荐身边好人2名。开展反邪教宣传教育3次，发放宣传资料1000余份。组织观看警示教育片5部受教育人数达500人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具研发工作深入开展。完成家具研发项目十五个，获得专利授权十二项。家具材料研发取得新突破，开发环保型板材三种，功能性面料两种。家具结构设计创新取得新成效，开发新型家具结构二十余种，家具五金配件研发完成十项。</w:t>
+        <w:t>（五）做好舆情应对，维护社会稳定。建立健全舆情监测体系，安排专人24小时监测网络舆情。全年监测到相关舆情信息50条，及时回应关切30次，化解舆论风险5起。制定完善应急预案2个，开展应急演练1次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、家具质量管理稳步提升</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证、中国环境标志产品认证。建立家具质量标准体系，制定家具质量检验标准四十余项。实施家具质量全程检验制度，家具产品合格率达到百分之九十九。家具产品客户满意度达到百分之九十二。</w:t>
+        <w:t>（一）理论学习深度不够。学习存在表面化、形式化问题，学用结合不够紧密，学习成果转化不明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具标准化工作深入开展。参与制定国家标准三项，行业标准六项，企业标准十二项。家具检测能力不断提升，建立家具检测实验室，完成家具检测项目一千五百余个。家具安全管理工作取得新成效，通过家具安全认证，建立家具安全追溯体系。</w:t>
+        <w:t>（二）阵地管理存在薄弱环节。新媒体管理还不够规范，网络意识形态风险防控能力有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、家具服务工作持续优化</w:t>
+        <w:t>（三）舆情应对能力有待提升。舆情监测手段比较单一，应急响应机制还不够完善。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具服务领域不断拓展。民用家具服务完成产值五亿元，办公家具服务完成产值二亿元，酒店家具服务完成产值一亿五千万元，定制家具服务完成产值一亿元，家具出口服务完成产值五千万元。家具销售渠道不断拓展，线上销售占比达到百分之二十，线下门店数量达到一百五十家。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>家具品牌建设工作深入开展。培育家具品牌六个，品牌产品产值占比达到百分之四十五。家具品牌推广工作取得新成效，参加国内外家具展会十二次，品牌知名度显著提升。家具品牌价值评估工作完成，品牌价值达三亿元。</w:t>
+        <w:t>（一）深化理论武装。把学习宣传贯彻习近平新时代中国特色社会主义思想作为首要政治任务，创新学习方式，提升学习效果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（二）压实工作责任。严格落实意识形态工作责任制，加强考核问责，形成工作闭环。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是家具原创设计能力不足，产品同质化现象严重；二是家具品牌影响力有限，高端市场占有率偏低；三是家具智能制造水平有待提升，数字化转型任务艰巨；四是家具人才队伍建设滞后，高端设计人才相对短缺。</w:t>
+        <w:t>（三）加强阵地建设。强化对各类意识形态阵地的管理，确保主流思想舆论占据主导地位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强家具创新能力建设，推进智能制造发展，加强品牌建设，提升市场竞争力，推动家具行业高质量发展，更好地满足人民美好生活需要。</w:t>
+        <w:t>（四）提升舆情应对能力。完善舆情监测预警机制，提高应急处置能力，维护社会和谐稳定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>