--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,328 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>建材行业工作总结</w:t>
+        <w:t>党风廉政建设工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材行业是国民经济的重要基础产业，在支撑基础设施建设方面发挥着关键作用。本年度，我单位认真贯彻落实建材产业发展规划，不断提升建材技术和管理水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位深入贯彻落实党中央关于全面从严治党的战略部署，按照上级纪委监委的工作要求，坚持党要管党、全面从严治党，扎实推进党风廉政建设和反腐败工作，营造了风清气正的政治生态。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、建材生产规模稳步增长</w:t>
+        <w:t>一、主要工作成效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成建材产值二十亿元，较上年增长百分之十。其中水泥产值八亿元，玻璃产值三亿元，陶瓷产值三亿元，石材产值二亿元，新型建材产值三亿元，其他建材产值一亿元。建材产量达到五百万吨，其中水泥产量三百万吨，玻璃产量五百万重量箱，陶瓷产量一千万平方米。</w:t>
+        <w:t>（一）强化政治监督，保障决策部署落地见效。坚持以政治建设为统领，加强对党中央重大决策部署落实情况的监督检查。围绕脱贫攻坚成果巩固、乡村振兴、生态环保、安全生产等重点工作开展专项监督8次，发现并督促整改问题20个。严肃查处违反政治纪律和政治规矩问题2起，处理处分2人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材设备更新改造取得新进展。引进新型干法水泥生产线一条，浮法玻璃生产线一条，陶瓷生产线两条。设备投资总额达三亿元，设备自动化水平显著提升。建材生产线智能化改造完成五条，生产效率提高百分之二十五。</w:t>
+        <w:t>（二）强化责任落实，推动两个责任贯通协同。严格落实党委主体责任和纪委监督责任，召开党风廉政建设专题会议4次，研究部署相关工作。层层签订党风廉政建设责任书32份，压实工作责任。开展述责述廉2次、民主评议1次，强化结果运用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、建材技术创新成效显著</w:t>
+        <w:t>（三）强化正风肃纪，持续深化作风建设。深入贯彻落实中央八项规定精神，驰而不息纠治四风。开展节假日廉洁提醒6次，发送廉政短信1000余条。查处违反中央八项规定精神问题5起，处理处分5人。开展躺平式干部专项整治，处理不作为慢作为干部3人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材技术研发投入持续增加。全年研发投入达一亿元，占销售收入百分之五。完成建材技术研发项目二十个，获得专利授权十五项。新型建材研发取得新突破，开发绿色建材五种，节能建材三种，智能建材两种。建材工艺创新取得新成效，开发新型生产工艺十余种。</w:t>
+        <w:t>（四）强化廉政教育，筑牢拒腐防变防线。扎实开展党纪学习教育，组织学习《中国共产党纪律处分条例》等党内法规。召开警示教育大会4次，观看警示教育片5部。开展廉政谈话50人次，任前廉政考试3人次。打造廉政文化走廊1处，营造浓厚廉政氛围。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材节能环保工作深入开展。实施建材节能减排工程，单位产品能耗降低百分之十。建立建材废弃物回收利用体系，废弃物利用率达到百分之八十。建材环保设施建设取得新成效，完成环保设施改造投资五千万元，污染物排放达标率达到百分之百。</w:t>
+        <w:t>（五）强化监督执纪，保持惩治腐败高压态势。受理信访举报10件，处置问题线索8件，立案查处违纪违法案件3件，给予党纪政务处分3人。运用四种形态处理20人次，其中第一种形态17人次、第二种形态2人次、第三种形态1人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、建材质量管理稳步提升</w:t>
+        <w:t>（六）强化源头治理，健全长效防控机制。深入开展廉政风险点排查，梳理权力清单32项，排查风险点50个，制定防控措施60条。完善财务管理、公务接待、公务用车等制度8项，织密制度笼子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立建材质量标准体系，制定建材质量检验标准六十余项。实施建材质量全程检验制度，建材产品合格率达到百分之九十八。建材产品客户满意度达到百分之九十。</w:t>
+        <w:t>二、存在的主要问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材标准化工作深入开展。参与制定国家标准五项，行业标准十项，企业标准二十项。建材检测能力不断提升，建立建材检测实验室，完成建材检测项目五千余个。建材安全管理工作取得新成效，建立建材安全管理体系，安全生产事故率为零。</w:t>
+        <w:t>（一）两个责任落实还不够有力。部分党员干部对党风廉政建设重视不够，存在重业务轻廉政现象。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、建材服务工作持续优化</w:t>
+        <w:t>（二）作风建设仍需持续深化。形式主义、官僚主义问题仍有表现，文山会海问题尚未根本解决。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材服务领域不断拓展。建筑工程建材服务完成产值十亿元，市政工程建材服务完成产值五亿元，装饰装修建材服务完成产值三亿元，建材出口服务完成产值二亿元。建材销售渠道不断拓展，直销占比达到百分之六十，经销商网络覆盖全国三十个省份。</w:t>
+        <w:t>（三）监督执纪力度有待加强。日常监督不够精准，主动发现问题能力不足，监督效能有待提升。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>建材品牌建设工作深入开展。培育建材品牌八个，品牌产品产值占比达到百分之四十。建材品牌推广工作取得新成效，参加国内外建材展会十五次，品牌知名度显著提升。建材品牌价值评估工作完成，品牌价值达五亿元。</w:t>
+        <w:t>三、2026年工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）持续强化政治监督。加强对党的二十大精神贯彻落实情况的监督检查，确保政令畅通。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是建材创新能力不足，高端产品占比偏低；二是建材环保压力较大，绿色转型任务艰巨；三是建材产能结构性过剩，市场竞争激烈；四是建材人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+        <w:t>（二）压紧压实两个责任。完善责任清单和履责台账，加强检查考核，推动责任落实。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强建材创新能力建设，推进绿色建材发展，优化产能结构，加强人才队伍建设，推动建材行业高质量发展，更好地服务国民经济建设。</w:t>
+        <w:t>（三）深化作风纪律建设。持续纠治四风，开展突出问题专项整治，营造良好政治生态。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（四）加强监督执纪问责。运用好四种形态，强化日常监督，严肃查处违纪违法行为。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>（五）深化廉政风险防控。完善制度建设，加强廉政教育，一体推进三不机制建设。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>