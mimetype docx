--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -5,300 +5,300 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
+          <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>装饰装修行业工作总结</w:t>
+        <w:t>组织工作总结</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修行业是改善人居环境的重要领域，在提升人民生活品质方面发挥着重要作用。本年度，我单位认真贯彻落实装饰装修行业发展规划，不断提升设计施工水平，各项工作取得显著成效。</w:t>
+        <w:t>2025年，我单位组织工作坚持以习近平新时代中国特色社会主义思想为指导，深入贯彻新时代党的建设总要求和新时代党的组织路线，紧紧围绕中心、服务大局，推动组织工作高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>一、装饰装修业务规模持续扩大</w:t>
+        <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>全年共完成装饰装修产值八亿元，较上年增长百分之十五。其中住宅装饰装修产值四亿元，公共建筑装饰装修产值三亿元，商业空间装饰装修产值一亿元。装饰装修面积达到一百万平方米，其中住宅装修六十万平方米，公共建筑装修三十万平方米，商业空间装修十万平方米。</w:t>
+        <w:t>（一）加强政治建设，强化理论武装。坚持把政治建设摆在首位，深入开展主题教育，组织党员干部认真学习习近平新时代中国特色社会主义思想。全年开展理论中心组学习12次，专题研讨8次，撰写心得体会200余篇。举办科级干部培训班2期，培训干部100人次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修设备更新取得新进展。引进智能化施工设备五十台，环保型喷涂设备三十台，精密测量仪器二十套。设备投资总额达三千万元，施工效率提高百分之三十。</w:t>
+        <w:t>（二）加强干部队伍建设，优化队伍结构。坚持党管干部原则，严格执行干部选拔任用程序。全年调整干部3批次，提拔重用干部10人，其中35岁以下年轻干部5人。引进高层次人才3人，专业技术人才5人。完成公务员招录5人，事业人员招聘10人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>二、装饰装修设计创新成效显著</w:t>
+        <w:t>（三）加强基层组织建设，夯实战斗堡垒。扎实推进党支部标准化规范化建设，创建示范党支部2个。严格落实三会一课、主题党日等组织生活制度。发展党员5名，培养入党积极分子10名。完成软弱涣散党组织整顿2个。开展支部书记述职评议1次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修设计能力不断提升。完成装饰装修设计项目五百个，其中住宅设计三百个，公共建筑设计一百五十个，商业空间设计五十个。装饰装修设计获奖项目达三十项，其中国家级设计奖五项，省级设计奖十五项，行业设计奖十项。</w:t>
+        <w:t>（四）加强人才队伍建设，激发创新活力。制定人才发展规划，完善人才引进、培养、使用机制。引进硕士及以上学历人才8人。组织专业技能培训30场次，培训人员500人次。建成人才工作室1个，技能大师工作室1个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修研发工作深入开展。完成装饰装修研发项目十个，获得专利授权八项。装饰装修材料研发取得新突破，开发环保型装修材料五种，智能装修材料三种。装饰装修工艺创新取得新成效，开发新型施工工艺十余种。</w:t>
+        <w:t>（五）加强党员教育管理，发挥先锋作用。扎实开展党纪学习教育，组织党员学习党章党规党纪。开展我为群众办实事活动，组织党员志愿服务20次，参与党员300人次。评选表彰优秀共产党员5名、优秀党务工作者2名。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>三、装饰装修质量管理稳步提升</w:t>
+        <w:t>（六）加强自身建设，提升工作水平。完善组织工作制度，规范工作流程。开展组工干部能力提升行动，提升专业素养。加强信息化建设，运用大数据技术提升工作效能。完成组织史编纂工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修质量管理体系不断完善。通过ISO9001质量管理体系认证、ISO14001环境管理体系认证。建立装饰装修质量标准体系，制定装饰装修质量检验标准四十余项。实施装饰装修质量全程检验制度，装饰装修工程合格率达到百分之九十九。装饰装修客户满意度达到百分之九十三。</w:t>
+        <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修标准化工作深入开展。参与制定国家标准两项，行业标准五项，企业标准十项。装饰装修检测能力不断提升，建立装饰装修检测实验室，完成装饰装修检测项目一千余个。装饰装修安全管理工作取得新成效，建立装饰装修安全管理体系，安全生产事故率为零。</w:t>
+        <w:t>（一）干部队伍结构还需优化。年轻干部储备不足，专业型干部相对紧缺。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>四、装饰装修服务工作持续优化</w:t>
+        <w:t>（二）基层组织建设仍存在薄弱环节。部分党组织活力不足，作用发挥不明显。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修服务领域不断拓展。全包装修服务完成产值三亿元，半包装修服务完成产值二亿元，设计服务完成产值一亿元，施工服务完成产值一亿元，软装服务完成产值一亿元。装饰装修服务模式不断创新，推出一站式装修服务，完成项目二百个。</w:t>
+        <w:t>（三）人才引进培养力度不够。高层次人才引进困难，人才流失现象存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>装饰装修品牌建设工作深入开展。培育装饰装修品牌三个，品牌服务产值占比达到百分之五十。装饰装修品牌推广工作取得新成效，参加行业展会十次，品牌知名度显著提升。装饰装修品牌价值评估工作完成，品牌价值达二亿元。</w:t>
+        <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>五、存在的问题与改进措施</w:t>
+        <w:t>（一）优化干部队伍结构。加大年轻干部培养力度，完善后备干部储备机制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>当前工作中存在的主要问题：一是装饰装修原创设计能力不足，同质化现象严重；二是装饰装修施工质量参差不齐，标准化程度不高；三是装饰装修环保性能有待提升，绿色装修占比偏低；四是装饰装修人才队伍建设滞后，专业技术人才相对短缺。</w:t>
+        <w:t>（二）提升基层组织组织力。深化党支部标准化建设，打造特色党建品牌。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="560" w:lineRule="exact"/>
-        <w:ind w:firstLine="420"/>
+        <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>下一步，我们将继续加强装饰装修创新能力建设，推进绿色装修发展，提升施工质量，加强人才队伍建设，推动装饰装修行业高质量发展，更好地满足人民美好生活需要。</w:t>
+        <w:t>（三）加大人才工作力度。创新人才引进方式，完善人才服务保障体系。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>单位名称</w:t>
+        <w:br/>
+        <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>