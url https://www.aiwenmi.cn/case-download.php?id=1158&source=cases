--- v0 (2026-06-21)
+++ v1 (2026-09-19)
@@ -14,317 +14,317 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="480" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
-        <w:t>网格化管理工作总结</w:t>
+        <w:t>统战工作总结</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>2025年，我单位深入贯彻落实关于创新网格化社会治理的部署要求，坚持精细化、信息化、规范化方向，扎实推进网格化管理工作，提升了基层社会治理效能。</w:t>
+        <w:t>2025年，我单位统战工作坚持以习近平新时代中国特色社会主义思想为指导，深入学习贯彻习近平总书记关于做好新时代党的统一战线工作的重要思想，围绕中心、服务大局，推动统战工作高质量发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>一、主要工作开展情况</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）科学划分网格，织密治理网络。按照属地性、整体性、适度性原则，科学划分网格100个，其中基础网格80个、专属网格20个。明确网格边界范围，绘制网格分布图。实现区域全覆盖，不留空白死角。</w:t>
+        <w:t>（一）加强思想政治引领，凝聚共识力量。坚持把思想政治引领作为统战工作首要任务，组织统战成员学习党的二十大精神3次。召开党外人士座谈会2次，听取意见建议10条。开展同心教育活动5次，组织统战成员参观红色教育基地3次。撰写统战理论文章2篇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）配齐网格力量，明确工作职责。配备专兼职网格员100人，其中专职网格员30人、兼职网格员70人。明确网格员工作职责，做到信息采集、隐患排查、矛盾调处、便民服务、政策宣传五个到位。统一配发工作证件、服装、设备。</w:t>
+        <w:t>（二）加强党外代表人士队伍建设。完善党外代表人士信息库，录入党外代表人士30人。推荐党外代表人士参加培训5人次。做好党外干部配备工作，提拔重用党外干部2人。建立党外干部联系制度，联系党外干部10人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）完善运行机制，规范工作流程。建立健全网格事项发现、上报、流转、处置、反馈闭环管理机制。制定网格员日常巡查、信息报送、事件处置等工作规范。明确网格事项准入清单，划清职责边界。完善考核评价机制，奖优罚劣。</w:t>
+        <w:t>（三）促进民族团结进步。深入学习贯彻党的民族政策，开展民族团结进步宣传教育活动5次。走访慰问少数民族群众20人次。帮助少数民族群众解决实际困难5件。创建民族团结进步示范点1个。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）推进信息支撑，提升工作效能。建设网格化服务管理信息平台，实现人房人企信息电子化。开发网格员移动终端APP，方便信息采集上报。整合雪亮工程、智慧社区等信息资源，实现数据共享。运用大数据分析，提升治理精准度。</w:t>
+        <w:t>（四）维护宗教领域和谐稳定。贯彻落实党的宗教工作基本方针，开展宗教政策法规宣传3次。依法管理宗教事务，检查宗教活动场所10家次。排查化解宗教领域风险隐患2起。加强宗教界人士团结引导工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）开展业务培训，提升能力素质。组织网格员岗前培训5期，培训100人次。开展业务技能培训10场次，提升信息采集、群众工作等能力。组织经验交流2次，互相学习借鉴。培养网格员骨干10人，发挥示范带动作用。</w:t>
+        <w:t>（五）服务民营经济发展。深入开展民营经济统战工作，走访民营企业20家。召开民营企业家座谈会2次，收集意见建议15条。协调解决民营企业发展难题5件。组织民营企业参加经贸活动3次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（六）强化考核激励，促进工作落实。制定网格化管理考核办法，明确考核指标。开展月度考核12次、年度考核1次。兑现绩效考核报酬20万元。评选表彰优秀网格员10名。实行末位淘汰，增强网格员责任意识。</w:t>
+        <w:t>（六）加强港澳台海外统战工作。做好港澳台侨胞属走访慰问工作，走访慰问20人次。开展海外统战工作调研1次。加强与海外侨胞的联系交流，邀请海外侨胞返乡考察1次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（七）注重作用发挥，务求工作实效。网格员全年采集基础信息5000条，上报事件500件。排查发现安全隐患100处，化解矛盾纠纷50件。开展便民服务200次，发放宣传资料5000份。网格化管理在疫情防控、创文巩卫等工作中发挥了重要作用。</w:t>
+        <w:t>（七）加强统战部门自身建设。完善统战工作制度，规范工作流程。开展统战干部培训2次，提升业务能力。推进统战信息化建设，建立统战工作数据库。加强统战宣传，报送工作信息20条。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>二、存在问题</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）网格员队伍不稳定。工资待遇偏低，人员流动性大。</w:t>
+        <w:t>（一）大统战工作格局还不够完善。部门协调联动机制不够健全，合力有待加强。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）部门联动不够紧密。网格事项派遣处置协调难度大。</w:t>
+        <w:t>（二）党外代表人士培养力度不够。后备人才储备不足，培养路径需要拓宽。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）信息化应用不够深入。数据采集质量有待提高。</w:t>
+        <w:t>（三）统战工作创新不足。方式方法比较传统，特色亮点不够突出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>三、下一步工作计划</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（一）稳定网格员队伍。提高薪酬待遇，完善激励机制。</w:t>
+        <w:t>（一）完善大统战工作格局。加强党对统战工作的集中统一领导，形成工作合力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（二）强化部门协同。建立联席会议制度，提升处置效能。</w:t>
+        <w:t>（二）加强党外代表人士队伍建设。加大培养使用力度，做好政治安排。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（三）深化信息应用。提高数据采集质量，推进数据共享。</w:t>
+        <w:t>（三）深化民族团结进步创建。铸牢中华民族共同体意识，促进各民族交往交流交融。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（四）加强业务培训。提升网格员综合素质和服务能力。</w:t>
+        <w:t>（四）促进民营经济高质量发展。优化营商环境，服务民营经济健康发展。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact" w:before="0" w:after="0"/>
         <w:ind w:firstLine="839"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>（五）完善考核机制。强化结果运用，激发工作动力。</w:t>
+        <w:t>（五）维护宗教领域和谐稳定。依法管理宗教事务，防范化解风险隐患。</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:hAnsi="仿宋"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>单位名称</w:t>
         <w:br/>
         <w:t>2025年12月31日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>